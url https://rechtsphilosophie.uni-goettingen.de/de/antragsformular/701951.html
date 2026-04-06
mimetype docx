--- v0 (2025-10-18)
+++ v1 (2026-04-06)
@@ -94,51 +94,51 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">r Verwendung von </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">dezentralen </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF272B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Studienqualitätsmitteln</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7269DC55" w14:textId="2E33BCEA" w:rsidR="00AF272B" w:rsidRDefault="00AF272B" w:rsidP="00936E86">
+    <w:p w14:paraId="7269DC55" w14:textId="70F5E334" w:rsidR="00AF272B" w:rsidRDefault="00AF272B" w:rsidP="00936E86">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF272B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Maßnahmentitel</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF272B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -148,54 +148,54 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="749ED959">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1086" type="#_x0000_t75" style="width:351.75pt;height:18pt" o:ole="">
+          <v:shape id="_x0000_i1129" type="#_x0000_t75" style="width:351.75pt;height:30pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId9" w:name="TextBox1" w:shapeid="_x0000_i1086"/>
+          <w:control r:id="rId9" w:name="TextBox1" w:shapeid="_x0000_i1129"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00936E86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00936E86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Priorisierung (A/B/C)</w:t>
       </w:r>
       <w:r w:rsidR="00936E86" w:rsidRPr="00AF272B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -219,50 +219,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1509591152"/>
           <w:placeholder>
             <w:docPart w:val="9AD15D12FD95482ABD943908EC452D9B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Wählen Sie ein Element aus."/>
             <w:listItem w:displayText="A" w:value="A"/>
             <w:listItem w:displayText="B" w:value="B"/>
             <w:listItem w:displayText="C" w:value="C"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00936E86" w:rsidRPr="00C32234">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00936E86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9546" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -362,57 +363,57 @@
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67672D00" w14:textId="77777777" w:rsidR="00D21356" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04A396A5" w14:textId="3F99CA52" w:rsidR="00AF272B" w:rsidRPr="000171EB" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
+          <w:p w14:paraId="04A396A5" w14:textId="18E71386" w:rsidR="00AF272B" w:rsidRPr="000171EB" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="23F7D560">
-                <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId11" w:name="Antragssteller_in" w:shapeid="_x0000_i1055"/>
+                <w:control r:id="rId11" w:name="Antragssteller_in" w:shapeid="_x0000_i1079"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF272B" w:rsidRPr="00257D6E" w14:paraId="47B5DCFC" w14:textId="77777777" w:rsidTr="00936E86">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -427,57 +428,57 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF272B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Einrichtung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1106AA09" w14:textId="0C8EE918" w:rsidR="00AF272B" w:rsidRPr="000171EB" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
+          <w:p w14:paraId="1106AA09" w14:textId="62078FAD" w:rsidR="00AF272B" w:rsidRPr="000171EB" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="12E92B6E">
-                <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId12" w:name="Einrichtung" w:shapeid="_x0000_i1057"/>
+                <w:control r:id="rId12" w:name="Einrichtung" w:shapeid="_x0000_i1081"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF272B" w:rsidRPr="00257D6E" w14:paraId="33871224" w14:textId="77777777" w:rsidTr="00936E86">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -502,57 +503,57 @@
               </w:rPr>
               <w:t>E-Mail-Adresse</w:t>
             </w:r>
             <w:r w:rsidR="00AF272B" w:rsidRPr="00AF272B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32B3B72D" w14:textId="0FE79018" w:rsidR="00AF272B" w:rsidRPr="00D21356" w:rsidRDefault="002C4970" w:rsidP="00AF272B">
+          <w:p w14:paraId="32B3B72D" w14:textId="46EFDA0B" w:rsidR="00AF272B" w:rsidRPr="00D21356" w:rsidRDefault="002C4970" w:rsidP="00AF272B">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="14093397">
-                <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId13" w:name="Einrichtung1" w:shapeid="_x0000_i1059"/>
+                <w:control r:id="rId13" w:name="Einrichtung1" w:shapeid="_x0000_i1083"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF272B" w:rsidRPr="00257D6E" w14:paraId="4131B8B3" w14:textId="77777777" w:rsidTr="00936E86">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -587,118 +588,158 @@
               </w:rPr>
               <w:t>nummer</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF272B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D034318" w14:textId="49009170" w:rsidR="00AF272B" w:rsidRPr="00D21356" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
+          <w:p w14:paraId="3D034318" w14:textId="252325E7" w:rsidR="00AF272B" w:rsidRPr="00D21356" w:rsidRDefault="00D21356" w:rsidP="00AF272B">
             <w:r w:rsidRPr="00D21356">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="02E947BD">
-                <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId14" w:name="Kontaktrufnummer" w:shapeid="_x0000_i1061"/>
+                <w:control r:id="rId14" w:name="Kontaktrufnummer" w:shapeid="_x0000_i1085"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="493E87FA" w14:textId="4FBA2FF5" w:rsidR="00936E86" w:rsidRPr="00936E86" w:rsidRDefault="00936E86" w:rsidP="00AF272B">
+    <w:p w14:paraId="493E87FA" w14:textId="06F3D15D" w:rsidR="00936E86" w:rsidRPr="00936E86" w:rsidRDefault="00936E86" w:rsidP="00AF272B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">WICHTIG: </w:t>
       </w:r>
       <w:r w:rsidRPr="00936E86">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Anträge von Studierenden benötigen eine Patenschaft durch ein Mitglied der Fakultät! Bitte geben Sie hier den Namen der Person an, der für den Antrag bürgt.</w:t>
+        <w:t>Anträge von Studierenden benötigen eine Patenschaft durch ein Mitglied der Fakultät</w:t>
+      </w:r>
+      <w:r w:rsidR="00514B51">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und sind zwingend über die/den Studiengangsbeauftragten einzureichen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936E86">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>! Bitte geben Sie hier den Namen der Person an, der für den Antrag bürgt</w:t>
+      </w:r>
+      <w:r w:rsidR="00514B51">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Pate/in)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936E86">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00514B51">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBA25E5" w14:textId="30B6AA17" w:rsidR="00936E86" w:rsidRPr="00AF272B" w:rsidRDefault="00936E86" w:rsidP="00AF272B">
+    <w:p w14:paraId="1CBA25E5" w14:textId="2F2DAB5C" w:rsidR="00936E86" w:rsidRPr="00AF272B" w:rsidRDefault="00936E86" w:rsidP="00AF272B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patenschaft:</w:t>
       </w:r>
       <w:r w:rsidRPr="00936E86">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21356">
         <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="33E58578">
-          <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
+          <v:shape id="_x0000_i1130" type="#_x0000_t75" style="width:372pt;height:18pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <w:control r:id="rId15" w:name="Kontaktrufnummer1" w:shapeid="_x0000_i1111"/>
+          <w:control r:id="rId15" w:name="Kontaktrufnummer1" w:shapeid="_x0000_i1130"/>
         </w:object>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="10071" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4186"/>
         <w:gridCol w:w="5885"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF272B" w14:paraId="4116216C" w14:textId="77777777" w:rsidTr="00983B24">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
@@ -805,84 +846,85 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="726016D2" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60558E3C" w14:textId="72EFBE2F" w:rsidR="00AF272B" w:rsidRDefault="00936E86" w:rsidP="00A03D4C">
+          <w:p w14:paraId="60558E3C" w14:textId="72EFBE2F" w:rsidR="00AF272B" w:rsidRDefault="00514B51" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="94754271"/>
                 <w:placeholder>
                   <w:docPart w:val="0DA728F06A264C898D936EFC5452F4D0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Wählen Sie ein Element aus."/>
                   <w:listItem w:displayText="JA" w:value="JA"/>
                   <w:listItem w:displayText="NEIN" w:value="NEIN"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C32234">
+                <w:r w:rsidR="00936E86" w:rsidRPr="00C32234">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00936E86">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00257D6E" w:rsidRPr="00757B4F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wenn ja, bitte im nächsten Feld die 10stellige Projektnummer (861…) der Vorgängermaßnahme angeben!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53B49851" w14:textId="2C5BFF15" w:rsidR="00936E86" w:rsidRPr="00757B4F" w:rsidRDefault="00936E86" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -931,57 +973,57 @@
               </w:rPr>
               <w:t>PN Vorgängermaßnahme</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF272B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="628997F2" w14:textId="65E8E475" w:rsidR="00AF272B" w:rsidRPr="000171EB" w:rsidRDefault="00D21356" w:rsidP="00A03D4C">
+          <w:p w14:paraId="628997F2" w14:textId="4A3AA870" w:rsidR="00AF272B" w:rsidRPr="000171EB" w:rsidRDefault="00D21356" w:rsidP="00A03D4C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="268F65A0">
-                <v:shape id="_x0000_i1159" type="#_x0000_t75" style="width:282pt;height:20.25pt" o:ole="">
+                <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:282pt;height:20.25pt" o:ole="">
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId17" w:name="PN_Vorgaengermaßnahme" w:shapeid="_x0000_i1159"/>
+                <w:control r:id="rId17" w:name="PN_Vorgaengermaßnahme" w:shapeid="_x0000_i1089"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00257D6E" w:rsidRPr="00AF272B" w14:paraId="4FE1AA08" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -999,76 +1041,77 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Evaluation liegt vor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7348069C" w14:textId="77777777" w:rsidR="00936E86" w:rsidRDefault="00936E86" w:rsidP="00257D6E">
+          <w:p w14:paraId="7348069C" w14:textId="77777777" w:rsidR="00936E86" w:rsidRDefault="00514B51" w:rsidP="00257D6E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1618794181"/>
                 <w:placeholder>
                   <w:docPart w:val="C3142749FBF64CCAB7713E6FACB6DE2B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Wählen Sie ein Element aus."/>
                   <w:listItem w:displayText="JA" w:value="JA"/>
                   <w:listItem w:displayText="NEIN" w:value="NEIN"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C32234">
+                <w:r w:rsidR="00936E86" w:rsidRPr="00C32234">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="07F91531" w14:textId="77777777" w:rsidR="00257D6E" w:rsidRDefault="00257D6E" w:rsidP="00257D6E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00757B4F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wenn nein, dann bitte anhängen/nachreichen!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CDF2A0" w14:textId="2D329133" w:rsidR="00936E86" w:rsidRPr="00757B4F" w:rsidRDefault="00936E86" w:rsidP="00257D6E">
             <w:pPr>
@@ -1427,63 +1470,98 @@
               </w:rPr>
               <w:t>Beginn</w:t>
             </w:r>
             <w:r w:rsidR="00257D6E" w:rsidRPr="00AF272B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CDE3931" w14:textId="61BFAF2C" w:rsidR="00257D6E" w:rsidRPr="00C54B06" w:rsidRDefault="00C54B06" w:rsidP="00257D6E">
+          <w:p w14:paraId="3CDE3931" w14:textId="37141247" w:rsidR="00257D6E" w:rsidRPr="00C54B06" w:rsidRDefault="00C54B06" w:rsidP="00257D6E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C54B06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>01.04.2026 / SoSe 2026</w:t>
+              <w:t>01.</w:t>
+            </w:r>
+            <w:r w:rsidR="004004BB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54B06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026 </w:t>
+            </w:r>
+            <w:r w:rsidR="004004BB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(WiSe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54B06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="004004BB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/27)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D21356" w:rsidRPr="00257D6E" w14:paraId="443E344F" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -1590,61 +1668,51 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D66F0DD" w14:textId="257E4AB2" w:rsidR="00CE0988" w:rsidRPr="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00C54B06">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE0988">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Welchen Studierenden kommt die Maßnahme zugute</w:t>
-[...9 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Welchen Studierenden kommt die Maßnahme zugute?</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0988">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C54B06" w:rsidRPr="00257D6E" w14:paraId="516ED36C" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
@@ -1831,290 +1899,506 @@
       </w:tr>
       <w:tr w:rsidR="00D21356" w:rsidRPr="00257D6E" w14:paraId="7F6122BF" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74072B1E" w14:textId="32A114E7" w:rsidR="00D21356" w:rsidRDefault="00D21356" w:rsidP="00A03D4C">
-            <w:pPr>
+          <w:p w14:paraId="6C11317D" w14:textId="77777777" w:rsidR="00D21356" w:rsidRDefault="00D21356" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ausgangssituation:</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1D2C" w:rsidRPr="00EB16A7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42BE1BF1" w14:textId="4F0B2DDB" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AEB079E" w14:textId="2590292B" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26881856" w14:textId="4E1A5A2E" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="640286BA" w14:textId="4FF77C9D" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64747437" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74072B1E" w14:textId="56DBF1F4" w:rsidR="004004BB" w:rsidRPr="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004004BB">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Sofern der Text zu lang für die Felder sein sollte, verweisen Sie bitte auf eine Anlage und fügen diese entsprechend bei!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="340E0961" w14:textId="77777777" w:rsidR="00D21356" w:rsidRDefault="00CA1D2C" w:rsidP="00D21356">
+          <w:p w14:paraId="340E0961" w14:textId="295EAAF3" w:rsidR="00D21356" w:rsidRDefault="00CA1D2C" w:rsidP="00D21356">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB16A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="0D1B5CF4">
-                <v:shape id="_x0000_i1158" type="#_x0000_t75" style="width:270.75pt;height:204pt" o:ole="">
+                <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:270.75pt;height:204pt" o:ole="">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId20" w:name="Ausgangssituation111" w:shapeid="_x0000_i1158"/>
+                <w:control r:id="rId20" w:name="Ausgangssituation111" w:shapeid="_x0000_i1091"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="520E084C" w14:textId="79044668" w:rsidR="00CE0988" w:rsidRPr="00EB16A7" w:rsidRDefault="00CE0988" w:rsidP="00D21356">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB16A7" w:rsidRPr="00257D6E" w14:paraId="7ACAFC58" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E79C8C1" w14:textId="54BE7207" w:rsidR="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
+          <w:p w14:paraId="74849CF3" w14:textId="77777777" w:rsidR="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Maßnahmenbeschreibung:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17AF0EBA" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A73B458" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EE70208" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35BD9E57" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BAA7880" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1417A75D" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40629487" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E79C8C1" w14:textId="20E8C58D" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004004BB">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sofern der Text zu lang für die Felder sein sollte, verweisen Sie bitte auf eine Anlage und fügen diese entsprechend bei!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01176D5B" w14:textId="7BC483A4" w:rsidR="00EB16A7" w:rsidRPr="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
+          <w:p w14:paraId="01176D5B" w14:textId="0B74A785" w:rsidR="00EB16A7" w:rsidRPr="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB16A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="4AB6B63B">
-                <v:shape id="_x0000_i1157" type="#_x0000_t75" style="width:282pt;height:266.25pt" o:ole="">
+                <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:282pt;height:266.25pt" o:ole="">
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId22" w:name="Ausgangssituation1" w:shapeid="_x0000_i1157"/>
+                <w:control r:id="rId22" w:name="Ausgangssituation1" w:shapeid="_x0000_i1093"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB16A7" w:rsidRPr="00257D6E" w14:paraId="01AE7AE4" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3014"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29FEFA45" w14:textId="77777777" w:rsidR="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3080C7CA" w14:textId="7BC18591" w:rsidR="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
+          <w:p w14:paraId="2C6CF888" w14:textId="77777777" w:rsidR="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Erwarteter Nutzen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD74001" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D4B0E56" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51B892EB" w14:textId="77777777" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3080C7CA" w14:textId="30E92FBE" w:rsidR="004004BB" w:rsidRDefault="004004BB" w:rsidP="00A03D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004004BB">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sofern der Text zu lang für die Felder sein sollte, verweisen Sie bitte auf eine Anlage und fügen diese entsprechend bei!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C26CFB" w14:textId="77777777" w:rsidR="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="577D6C3E" w14:textId="6B801BCA" w:rsidR="00EB16A7" w:rsidRPr="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
+          <w:p w14:paraId="577D6C3E" w14:textId="7495E3C5" w:rsidR="00EB16A7" w:rsidRPr="00EB16A7" w:rsidRDefault="00EB16A7" w:rsidP="00A03D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB16A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="36387F84">
-                <v:shape id="_x0000_i1156" type="#_x0000_t75" style="width:282pt;height:120.75pt" o:ole="">
+                <v:shape id="_x0000_i1095" type="#_x0000_t75" style="width:282pt;height:120.75pt" o:ole="">
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId24" w:name="Ausgangssituation11" w:shapeid="_x0000_i1156"/>
+                <w:control r:id="rId24" w:name="Ausgangssituation11" w:shapeid="_x0000_i1095"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE0988" w:rsidRPr="00257D6E" w14:paraId="2E790679" w14:textId="77777777" w:rsidTr="00CE0988">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -2566,167 +2850,167 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74899F62" w14:textId="50678738" w:rsidR="00983B24" w:rsidRPr="00AF272B" w:rsidRDefault="00983B24" w:rsidP="00983B24">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05F6DA25" w14:textId="77777777" w:rsidR="00D53A3F" w:rsidRDefault="00D53A3F" w:rsidP="00B6522C">
+          <w:p w14:paraId="05F6DA25" w14:textId="67263303" w:rsidR="00D53A3F" w:rsidRDefault="00D53A3F" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="34A7B863">
-                <v:shape id="_x0000_i1167" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                <v:shape id="_x0000_i1097" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId26" w:name="TextBox211" w:shapeid="_x0000_i1167"/>
+                <w:control r:id="rId26" w:name="TextBox211" w:shapeid="_x0000_i1097"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE82519" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="0AE82519" w14:textId="68DD77B7" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="6A1B7F87">
-                <v:shape id="_x0000_i1169" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="_x0000_i1099" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId28" w:name="TextBox2111" w:shapeid="_x0000_i1169"/>
+                <w:control r:id="rId27" w:name="TextBox2111" w:shapeid="_x0000_i1099"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202938A8" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="202938A8" w14:textId="4D30BCFD" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="06E3D613">
-                <v:shape id="_x0000_i1171" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                <v:shape id="_x0000_i1101" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId29" w:name="TextBox2112" w:shapeid="_x0000_i1171"/>
+                <w:control r:id="rId28" w:name="TextBox2112" w:shapeid="_x0000_i1101"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6753C8" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="5C6753C8" w14:textId="094310F7" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="686F5414">
-                <v:shape id="_x0000_i1173" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="_x0000_i1103" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId30" w:name="TextBox2113" w:shapeid="_x0000_i1173"/>
+                <w:control r:id="rId29" w:name="TextBox2113" w:shapeid="_x0000_i1103"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="172E86BC" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="172E86BC" w14:textId="42A07A46" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="03060B1C">
-                <v:shape id="_x0000_i1175" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="_x0000_i1105" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId31" w:name="TextBox2114" w:shapeid="_x0000_i1175"/>
+                <w:control r:id="rId30" w:name="TextBox2114" w:shapeid="_x0000_i1105"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7118B261" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="7118B261" w14:textId="0994F981" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="6EF398C9">
-                <v:shape id="_x0000_i1177" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="_x0000_i1107" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId32" w:name="TextBox2115" w:shapeid="_x0000_i1177"/>
+                <w:control r:id="rId31" w:name="TextBox2115" w:shapeid="_x0000_i1107"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD9356D" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="7CD9356D" w14:textId="0EAEC02D" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="5B80352A">
-                <v:shape id="_x0000_i1179" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="_x0000_i1109" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId33" w:name="TextBox2116" w:shapeid="_x0000_i1179"/>
+                <w:control r:id="rId32" w:name="TextBox2116" w:shapeid="_x0000_i1109"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="016CACAB" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="016CACAB" w14:textId="24D042AC" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="33E38950">
-                <v:shape id="_x0000_i1181" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId34" w:name="TextBox2117" w:shapeid="_x0000_i1181"/>
+                <w:control r:id="rId33" w:name="TextBox2117" w:shapeid="_x0000_i1111"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="578F14E5" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
+          <w:p w14:paraId="578F14E5" w14:textId="4EA64786" w:rsidR="00CE0988" w:rsidRDefault="00CE0988" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="4128CEFF">
-                <v:shape id="_x0000_i1183" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                <v:shape id="_x0000_i1113" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId35" w:name="TextBox2118" w:shapeid="_x0000_i1183"/>
+                <w:control r:id="rId34" w:name="TextBox2118" w:shapeid="_x0000_i1113"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4134AD69" w14:textId="77777777" w:rsidR="00CE0988" w:rsidRDefault="000E13CD" w:rsidP="00B6522C">
+          <w:p w14:paraId="4134AD69" w14:textId="3A60A880" w:rsidR="00CE0988" w:rsidRDefault="000E13CD" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="280DDD8F">
-                <v:shape id="_x0000_i1194" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                <v:shape id="_x0000_i1115" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId36" w:name="TextBox2119" w:shapeid="_x0000_i1194"/>
+                <w:control r:id="rId35" w:name="TextBox2119" w:shapeid="_x0000_i1115"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347D8F77" w14:textId="77777777" w:rsidR="000E13CD" w:rsidRDefault="000E13CD" w:rsidP="00B6522C">
+          <w:p w14:paraId="347D8F77" w14:textId="0DE8958A" w:rsidR="000E13CD" w:rsidRDefault="000E13CD" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="1CED6997">
-                <v:shape id="_x0000_i1196" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                <v:shape id="_x0000_i1117" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId37" w:name="TextBox21191" w:shapeid="_x0000_i1196"/>
+                <w:control r:id="rId36" w:name="TextBox21191" w:shapeid="_x0000_i1117"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB47A98" w14:textId="2AAC08B3" w:rsidR="000E13CD" w:rsidRPr="000171EB" w:rsidRDefault="000E13CD" w:rsidP="00B6522C">
+          <w:p w14:paraId="5EB47A98" w14:textId="649C1188" w:rsidR="000E13CD" w:rsidRPr="000171EB" w:rsidRDefault="000E13CD" w:rsidP="00B6522C">
             <w:r w:rsidRPr="000171EB">
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="4FF5A37E">
-                <v:shape id="_x0000_i1198" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
+                <v:shape id="_x0000_i1119" type="#_x0000_t75" style="width:270.75pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId38" w:name="TextBox21192" w:shapeid="_x0000_i1198"/>
+                <w:control r:id="rId37" w:name="TextBox21192" w:shapeid="_x0000_i1119"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00983B24" w:rsidRPr="00257D6E" w14:paraId="381328F7" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -2802,89 +3086,89 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983B24">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesamtkosten der Maßnahme:                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E5FD071" w14:textId="17D779DE" w:rsidR="00983B24" w:rsidRPr="00CA1D2C" w:rsidRDefault="00983B24" w:rsidP="00983B24">
+          <w:p w14:paraId="5E5FD071" w14:textId="6356ECBF" w:rsidR="00983B24" w:rsidRPr="00CA1D2C" w:rsidRDefault="00983B24" w:rsidP="00983B24">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D53A3F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA1D2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="63B9472B">
-                <v:shape id="_x0000_i1187" type="#_x0000_t75" style="width:128.25pt;height:28.5pt" o:ole="">
-                  <v:imagedata r:id="rId39" o:title=""/>
+                <v:shape id="_x0000_i1121" type="#_x0000_t75" style="width:128.25pt;height:28.5pt" o:ole="">
+                  <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId40" w:name="TextBox2311" w:shapeid="_x0000_i1187"/>
+                <w:control r:id="rId39" w:name="TextBox2311" w:shapeid="_x0000_i1121"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00983B24" w:rsidRPr="00257D6E" w14:paraId="73C3CAF4" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -3019,61 +3303,61 @@
       <w:tr w:rsidR="00983B24" w:rsidRPr="00257D6E" w14:paraId="13E5DCFC" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A004D3" w14:textId="4E555914" w:rsidR="00983B24" w:rsidRPr="000171EB" w:rsidRDefault="00983B24" w:rsidP="00983B24">
+          <w:p w14:paraId="16A004D3" w14:textId="53221EC4" w:rsidR="00983B24" w:rsidRPr="000171EB" w:rsidRDefault="00983B24" w:rsidP="00983B24">
             <w:r w:rsidRPr="000171EB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="443CA8D6">
-                <v:shape id="_x0000_i1208" type="#_x0000_t75" style="width:492.75pt;height:330.75pt" o:ole="">
-                  <v:imagedata r:id="rId41" o:title=""/>
+                <v:shape id="_x0000_i1123" type="#_x0000_t75" style="width:492.75pt;height:330.75pt" o:ole="">
+                  <v:imagedata r:id="rId40" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId42" w:name="TextBox2312" w:shapeid="_x0000_i1208"/>
+                <w:control r:id="rId41" w:name="TextBox2312" w:shapeid="_x0000_i1123"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00983B24" w:rsidRPr="003A6BF4" w14:paraId="3BDC2D2D" w14:textId="77777777" w:rsidTr="003A6BF4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="8529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -3200,51 +3484,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="47BFA242" w14:textId="6178CF8B" w:rsidR="00983B24" w:rsidRDefault="00983B24" w:rsidP="00983B24">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Beachten Sie bei der Antragsstellung bitte die Regelungen sowie Richtlinien zur Verwendung von Studienqualitätsmitteln: </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId43" w:history="1">
+                  <w:hyperlink r:id="rId42" w:history="1">
                     <w:r w:rsidRPr="006721FA">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                       <w:t>https://www.uni-goettingen.de/de/578547.html</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> !</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1D312708" w14:textId="77777777" w:rsidR="00983B24" w:rsidRDefault="00983B24" w:rsidP="00983B24">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3258,51 +3542,51 @@
                 </w:p>
                 <w:p w14:paraId="7E1D6EDC" w14:textId="53D4DBE5" w:rsidR="00983B24" w:rsidRDefault="00983B24" w:rsidP="00983B24">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Des Weiteren gelten die </w:t>
                   </w:r>
-                  <w:hyperlink r:id="rId44" w:history="1">
+                  <w:hyperlink r:id="rId43" w:history="1">
                     <w:r w:rsidRPr="00757B4F">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                       <w:t>Vergabekriterien zur Beantragung und Vergabe von dezentralen Studienqualitätsmitteln an der Sozialwissenschaftlichen Fakultät</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> !</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4E328B6C" w14:textId="51B8E4F9" w:rsidR="00983B24" w:rsidRDefault="00983B24" w:rsidP="00983B24">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3845,63 +4129,63 @@
                   <w:r w:rsidRPr="003A6BF4">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t>an</w:t>
                   </w:r>
                   <w:r w:rsidR="003A6BF4" w:rsidRPr="003A6BF4">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="694567CC" w14:textId="3B90064F" w:rsidR="00983B24" w:rsidRPr="003A6BF4" w:rsidRDefault="000E13CD" w:rsidP="00983B24">
+                <w:p w14:paraId="694567CC" w14:textId="3B90064F" w:rsidR="00983B24" w:rsidRPr="003A6BF4" w:rsidRDefault="00514B51" w:rsidP="00983B24">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:hyperlink r:id="rId45" w:history="1">
+                  <w:hyperlink r:id="rId44" w:history="1">
                     <w:r w:rsidR="003A6BF4" w:rsidRPr="00F53856">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                       <w:t>ann-kathin.weikert@sowi.uni-goettingen.de</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidR="00983B24" w:rsidRPr="003A6BF4">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="de-DE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> !</w:t>
                   </w:r>
                   <w:r w:rsidR="003A6BF4" w:rsidRPr="003A6BF4">
@@ -4020,118 +4304,118 @@
       </w:tr>
       <w:tr w:rsidR="00983B24" w:rsidRPr="00757B4F" w14:paraId="786F64EC" w14:textId="77777777" w:rsidTr="00983B24">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27831FA4" w14:textId="32435FC0" w:rsidR="00983B24" w:rsidRPr="00757B4F" w:rsidRDefault="00983B24" w:rsidP="00983B24">
+          <w:p w14:paraId="27831FA4" w14:textId="0F758A14" w:rsidR="00983B24" w:rsidRPr="00757B4F" w:rsidRDefault="00983B24" w:rsidP="00983B24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="327BCF23">
-                <v:shape id="_x0000_i1152" type="#_x0000_t75" style="width:196.5pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId46" o:title=""/>
+                <v:shape id="_x0000_i1125" type="#_x0000_t75" style="width:196.5pt;height:18pt" o:ole="">
+                  <v:imagedata r:id="rId45" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId47" w:name="TextBox2" w:shapeid="_x0000_i1152"/>
+                <w:control r:id="rId46" w:name="TextBox2" w:shapeid="_x0000_i1125"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C61A121" w14:textId="59AA0641" w:rsidR="00983B24" w:rsidRPr="00757B4F" w:rsidRDefault="003A6BF4" w:rsidP="00983B24">
+          <w:p w14:paraId="6C61A121" w14:textId="61B7708E" w:rsidR="00983B24" w:rsidRPr="00757B4F" w:rsidRDefault="003A6BF4" w:rsidP="00983B24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00983B24">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="4B2C430D">
-                <v:shape id="_x0000_i1151" type="#_x0000_t75" style="width:121.5pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId48" o:title=""/>
+                <v:shape id="_x0000_i1127" type="#_x0000_t75" style="width:121.5pt;height:18pt" o:ole="">
+                  <v:imagedata r:id="rId47" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId49" w:name="TextBox21" w:shapeid="_x0000_i1151"/>
+                <w:control r:id="rId48" w:name="TextBox21" w:shapeid="_x0000_i1127"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A0D296F" w14:textId="0A504B93" w:rsidR="00AF272B" w:rsidRPr="00D53A3F" w:rsidRDefault="00757B4F" w:rsidP="00C54B06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Name Antragsteller*in</w:t>
@@ -4157,107 +4441,107 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002C4970">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Antragsdatum</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AF272B" w:rsidRPr="00D53A3F">
-      <w:headerReference w:type="default" r:id="rId50"/>
+      <w:headerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="320E31A0" w14:textId="77777777" w:rsidR="00757B4F" w:rsidRDefault="00757B4F" w:rsidP="00757B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="41F25B98" w14:textId="77777777" w:rsidR="00757B4F" w:rsidRDefault="00757B4F" w:rsidP="00757B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D0763FD" w14:textId="77777777" w:rsidR="00757B4F" w:rsidRDefault="00757B4F" w:rsidP="00757B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="346D2A4F" w14:textId="77777777" w:rsidR="00757B4F" w:rsidRDefault="00757B4F" w:rsidP="00757B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -4367,117 +4651,120 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nJrFeslEOyDunVKCNjAF6uD2107d3qZNAdmIeh7B7Q5sby+AGAaJXHzOvYdbBFaqlFgL37/r9CBKevf4HgndVQ==" w:salt="LGEx96uqgT36URk5yHqkww=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="B5kCX4zcJadhRiaw/kMEETN4Ix/fbOUAOKpfA2QCAHzp9WvnlL/Day20YnfZtcceCe51Vj4LNK+zYiGeVfY0QQ==" w:salt="5BckkJ3koAaHIXzVhtyfmw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF272B"/>
     <w:rsid w:val="000171EB"/>
     <w:rsid w:val="000E13CD"/>
     <w:rsid w:val="00257D6E"/>
     <w:rsid w:val="002A5B53"/>
     <w:rsid w:val="002C4970"/>
     <w:rsid w:val="003A6BF4"/>
     <w:rsid w:val="003D1EF9"/>
+    <w:rsid w:val="004004BB"/>
     <w:rsid w:val="00442CF5"/>
     <w:rsid w:val="004C64D2"/>
+    <w:rsid w:val="00514B51"/>
     <w:rsid w:val="006107E9"/>
     <w:rsid w:val="00645FB7"/>
     <w:rsid w:val="006876A4"/>
     <w:rsid w:val="00757B4F"/>
     <w:rsid w:val="0079795A"/>
     <w:rsid w:val="008A2357"/>
     <w:rsid w:val="00936E86"/>
     <w:rsid w:val="00983B24"/>
     <w:rsid w:val="00AF272B"/>
     <w:rsid w:val="00C14690"/>
     <w:rsid w:val="00C24098"/>
     <w:rsid w:val="00C54B06"/>
     <w:rsid w:val="00CA1D2C"/>
     <w:rsid w:val="00CE0988"/>
     <w:rsid w:val="00D21356"/>
     <w:rsid w:val="00D53A3F"/>
     <w:rsid w:val="00EB16A7"/>
     <w:rsid w:val="00F105DF"/>
+    <w:rsid w:val="00FD4566"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1040"/>
+    <o:shapedefaults v:ext="edit" spidmax="1052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="654B4155"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5220824E-EF51-4DB5-907E-5B69C112470D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -5005,51 +5292,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="197357640">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ann-kathin.weikert@sowi.uni-goettingen.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/de/document/download/b4bafe17416a773b1a23779eb1b35411.pdf/Hinweise%20f%C3%BCr%20die%20Beantragung%20von%20Studienqualit%C3%A4tsmitteln%202022-05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/de/578547.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/de/578547.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ann-kathin.weikert@sowi.uni-goettingen.de" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/de/document/download/b4bafe17416a773b1a23779eb1b35411.pdf/Hinweise%20f%C3%BCr%20die%20Beantragung%20von%20Studienqualit%C3%A4tsmitteln%202022-05.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX12.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX13.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX14.bin"/></Relationships>
 </file>
@@ -5384,173 +5671,174 @@
           <w:r w:rsidRPr="00910C40">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9AD15D12FD95482ABD943908EC452D9B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED4822C8-FFC0-453B-95DC-C3A6689E75CE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00747462" w:rsidP="00747462">
+        <w:p w:rsidR="00C06CF7" w:rsidRDefault="00747462" w:rsidP="00747462">
           <w:pPr>
             <w:pStyle w:val="9AD15D12FD95482ABD943908EC452D9B1"/>
           </w:pPr>
           <w:r w:rsidRPr="00C32234">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0DA728F06A264C898D936EFC5452F4D0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37B33FD2-5EBA-4CA6-966C-A3C37BE6F152}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00747462" w:rsidP="00747462">
+        <w:p w:rsidR="00C06CF7" w:rsidRDefault="00747462" w:rsidP="00747462">
           <w:pPr>
             <w:pStyle w:val="0DA728F06A264C898D936EFC5452F4D01"/>
           </w:pPr>
           <w:r w:rsidRPr="00C32234">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C3142749FBF64CCAB7713E6FACB6DE2B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BB239006-72D6-4E26-AD90-46F2C353F8F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00747462" w:rsidP="00747462">
+        <w:p w:rsidR="00C06CF7" w:rsidRDefault="00747462" w:rsidP="00747462">
           <w:pPr>
             <w:pStyle w:val="C3142749FBF64CCAB7713E6FACB6DE2B1"/>
           </w:pPr>
           <w:r w:rsidRPr="00C32234">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0006548C"/>
     <w:rsid w:val="0006548C"/>
     <w:rsid w:val="00222026"/>
     <w:rsid w:val="003669AE"/>
     <w:rsid w:val="00573155"/>
     <w:rsid w:val="00747462"/>
+    <w:rsid w:val="00C06CF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -5965,162 +6253,50 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00747462"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DB30150676F4B9BAD8913CC3E4BF460">
-[...110 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AD15D12FD95482ABD943908EC452D9B1">
     <w:name w:val="9AD15D12FD95482ABD943908EC452D9B1"/>
     <w:rsid w:val="00747462"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DA728F06A264C898D936EFC5452F4D01">
     <w:name w:val="0DA728F06A264C898D936EFC5452F4D01"/>
     <w:rsid w:val="00747462"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3142749FBF64CCAB7713E6FACB6DE2B1">
     <w:name w:val="C3142749FBF64CCAB7713E6FACB6DE2B1"/>
     <w:rsid w:val="00747462"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B16FF89868AA4F7CAD4F86F6CB327A971">
@@ -6467,70 +6643,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F87602-8849-40C0-98E6-38BFBD3A1F05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>663</Words>
-  <Characters>4178</Characters>
+  <Words>726</Words>
+  <Characters>4579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4832</CharactersWithSpaces>
+  <CharactersWithSpaces>5295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Weikert, Ann-Kathrin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>