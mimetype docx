--- v5 (2026-07-29)
+++ v6 (2026-09-04)
@@ -1,14665 +1,13325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="32C247DE" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="00013318" w:rsidRDefault="00815032" w:rsidP="005F552F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Zitat"/>
+    <w:p w14:paraId="61FE56D1" w14:textId="77777777" w:rsidR="009112FD" w:rsidRPr="00125619" w:rsidRDefault="009112FD" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009112FD" w:rsidRPr="00125619" w:rsidSect="00132375">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="1077" w:footer="454" w:gutter="0"/>
+          <w:pgNumType w:fmt="numberInDash"/>
+          <w:cols w:space="708"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624BEAFD" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="006B4E5B" w:rsidRDefault="006C5EB9">
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="1F84C75E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B4E5B">
+      <w:r w:rsidRPr="00851447">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:drawing>
-[...109 lines deleted...]
-        <w:t>nat</w:t>
+        <w:t xml:space="preserve">Liste der prüfungsberechtigten Personen für Prüfungen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1582C680" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="006B4E5B" w:rsidRDefault="006C5EB9">
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="45D5C98F" w14:textId="325EC81C" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B4E5B">
+      <w:r w:rsidRPr="00851447">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Fakultät</w:t>
-[...135 lines deleted...]
-        <w:t>aften</w:t>
+        <w:t>B.Sc. und M.Sc. Studiengänge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5505E721" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="006B4E5B" w:rsidRDefault="00815032">
-[...1 lines deleted...]
-        <w:spacing w:before="6" w:after="0" w:line="160" w:lineRule="exact"/>
+    <w:p w14:paraId="5F173320" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E80B387" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="00013318" w:rsidRDefault="00815032">
-[...61 lines deleted...]
-        <w:pStyle w:val="berschrift1"/>
+    <w:p w14:paraId="75557287" w14:textId="3DE7CA8B" w:rsidR="00D3141B" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B4E5B">
+      <w:r w:rsidRPr="00851447">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:t xml:space="preserve">Stand </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4E5B">
+      <w:r w:rsidR="00A36121">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>ist</w:t>
+        <w:t>September</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4E5B">
+      <w:r w:rsidRPr="00851447">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...333 lines deleted...]
-        <w:t xml:space="preserve">e, </w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A38E02E" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="006B4E5B" w:rsidRDefault="006C5EB9" w:rsidP="006B4E5B">
-[...1 lines deleted...]
-        <w:pStyle w:val="berschrift1"/>
+    <w:p w14:paraId="5DBB4CB9" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...285 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4186"/>
         <w:gridCol w:w="4890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00753B11" w:rsidRPr="006B4E5B" w14:paraId="756F0170" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="08034662" w14:textId="77777777" w:rsidTr="00A02208">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA2F1FC" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B7F7A3" w14:textId="14A3CAE9" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Departement für Nutztierwissenschaften</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41662E19" w14:textId="692C96D2" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="7FA8D4D7" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A063786" w14:textId="77777777" w:rsidR="00753B11" w:rsidRPr="006B4E5B" w:rsidRDefault="00753B11">
-[...25 lines deleted...]
-              <w:t>/ Abteilungen</w:t>
+          <w:p w14:paraId="00AFD427" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Aquakultur und Gewässerökologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8CD909" w14:textId="77777777" w:rsidR="00753B11" w:rsidRPr="006B4E5B" w:rsidRDefault="00753B11">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="746A98A2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. Jens Tetens </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386E6F19" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Simon Rosenau</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753B11" w:rsidRPr="006B4E5B" w14:paraId="393D41F9" w14:textId="77777777" w:rsidTr="002B7141">
-[...47 lines deleted...]
-      <w:tr w:rsidR="00753B11" w:rsidRPr="00AA1CFE" w14:paraId="4547B52E" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4C7044B2" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E18BB9B" w14:textId="77777777" w:rsidR="00753B11" w:rsidRPr="006B4E5B" w:rsidRDefault="00692292">
-[...16 lines deleted...]
-              <w:t>Aquakultur und Gewässerökologie</w:t>
+          <w:p w14:paraId="0AFA363E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Biotechnologie und Reproduktion landwirtschaftlicher Nutztiere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E21475" w14:textId="77777777" w:rsidR="00692292" w:rsidRPr="006B4E5B" w:rsidRDefault="00692292" w:rsidP="00692292">
-[...64 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3BFF9EFF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Michael Hölker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5883787F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Detlef Rath (FLI Mariensee)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B29480" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Carina Blaschka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF7CFB6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jan Detterer (Verein Ostfriesischer Stammviehzüchter)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE85174" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Stefanie Petow (FLI Celle)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7789D542" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jakob Groenewold (LWK Niedersachsen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC74A92" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Friedhelm Adam (LWK Nordrhein-Westfalen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6184BE25" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dipl.-Ing. agr. Dirk Albers (LWK Niedersachsen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7F7C11" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Falko Kaufmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C75DDD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Maibritt Schreiber</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586897EA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lientje-Sophie Haake,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F98C16E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hanna Habermann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62416623" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maryam Rahimi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F82A01" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr.in Camilla Benedetti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28702150" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr.in Eva Held-Hoelkerul</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BAAF56" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Heiko Henning (FLI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E56CB4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="308815F9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Betreuung von Bachelor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBFD077" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Isabel Kilic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAD4B5C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dipl.-Ing. agr. Tobias Scholz (LWK Nordrhein-Westfalen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F30D214" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dipl-Ing. agr. Rheinhard Schulte-Sutrum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF811F2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sophie Diers, M.Sc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD55218" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Tony Krebs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBB531D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="182E229C" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="2E39770D" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFE8A56" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3">
-[...14 lines deleted...]
-              <w:t>Biotechnologie und Reproduktion landwirtschaftlicher Nutztiere</w:t>
+          <w:p w14:paraId="0A082D3F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Functional Breeding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA05BFD" w14:textId="77777777" w:rsidR="00002DF0" w:rsidRPr="00F74530" w:rsidRDefault="00002DF0" w:rsidP="00824E98">
-[...360 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="76BC6F6C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Jens Tetens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360B8283" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Clemens Falker-Gieske</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729AB43A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Rafael Mateus Vargas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340110B4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Isabel Kilic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34232EA4" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="000A3DAB" w:rsidRDefault="006414C3" w:rsidP="000A3DAB">
-[...88 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="27EA9824" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Alexander Charles Mott</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDB733E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr.in Carina Blaschka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E10D62" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Carolin Schuon (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CB25D1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5676AC20" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Nur Betreuung von BSc und MSc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B6225E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Eva Gregersen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63512259" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Julia Gelhausen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9FA4FF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Paula Reich</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19899D5C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Leopold Schwarz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F669A47" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Nora-Fabienne Paul</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="64F59AA7" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="44789197" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF279E9" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6D98FEB8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Functional Breeding</w:t>
+              <w:t xml:space="preserve">Molekularbiologie der Nutztiere und molekulare Diagnostik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3BC52C" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="006414C3">
-[...321 lines deleted...]
-              <w:t>Nora-Fabienne Paul</w:t>
+          <w:p w14:paraId="2170C03F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Dr. Bertram Brenig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8BFDD6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>apl. Prof. Dr. S. Neumann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E95E97C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Andrea Gessler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582B25DE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Uta Brandenburg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A589E2D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Marc Hirschfeld</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B8E6BD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Seyedeh Shahrbanou Hosseini</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="06730351" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="2BAB73FC" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541D4FA7" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Molekularbiologie der Nutztiere und molekulare Diagnostik </w:t>
+          <w:p w14:paraId="607618C8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systeme der Nutztierhaltung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0385A3C5" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00441B88" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...135 lines deleted...]
-              <w:t xml:space="preserve"> Seyedeh Shahrbanou Hosseini</w:t>
+          <w:p w14:paraId="2DA1A313" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apl. Prof. Dr. Lars Schrader</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF9D164" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sabrina Elsholz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E2B9BB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Dr. Matthias Gauly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FBEA97" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. med. vet. Gerhard Breves</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55636A69" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Christian Lambertz </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F629E4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lena Kaatz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB1F14F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anne Stolberg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3483499A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Knut Salzmann</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00F74530" w14:paraId="5826E259" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="3C9C3F66" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38ED990D" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="00A91DFF" w:rsidP="00692292">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="6B8D589F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkunde - Qualität tierischer Erzeugnisse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63FC521D" w14:textId="77777777" w:rsidR="00C977A2" w:rsidRPr="00F74530" w:rsidRDefault="00C977A2" w:rsidP="00D37E29">
-[...153 lines deleted...]
-              <w:t>Knut Salzmann</w:t>
+          <w:p w14:paraId="288DAFF1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Daniel Mörlein</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA384D8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Johanna Mörlein</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422C3992" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Katharina Stanzel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A96D7B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Yangyue Chen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD9E08D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Fabienne Erben</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24884509" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Zsanett Bodor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACD2C82" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Wai Lwin Oo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C314095" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Muus (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1887674D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Michael Adesokan (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D92C047" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ronja Merschmann (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E72C53" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Luise Knüfing (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="1B405AE5" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6BF7DC15" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C660A6" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3" w:rsidP="00692292">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Produktkunde - Qualität tierischer Erzeugnisse </w:t>
+          <w:p w14:paraId="5138FE53" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Tierernährungsphysiologie und Ressourceneffizienz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6376A4DB" w14:textId="77777777" w:rsidR="0008218D" w:rsidRPr="006B4E5B" w:rsidRDefault="0008218D" w:rsidP="0008218D">
-[...261 lines deleted...]
-              <w:t>(vorläufig bis November 2026)</w:t>
+          <w:p w14:paraId="1281A0EE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Wolfgang Siegert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120777B9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Angela Sünder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43889C98" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Adewunmi Omotoso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEC4962" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Markus Peschel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C83076" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Fabian Rehklau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262F58" w:rsidRPr="00EC3D80" w14:paraId="35E235BD" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="7A2FA6EA" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AF1386" w14:textId="7BA8F6A7" w:rsidR="00262F58" w:rsidRPr="00692292" w:rsidRDefault="00262F58" w:rsidP="00692292">
-[...14 lines deleted...]
-              <w:t>Tierernährungsphysiologie und Ressourceneffizienz</w:t>
+          <w:p w14:paraId="1EC2FAD5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Tierhaltung in den Tropen und Subtropen (Animal Husbandry in the Tropics and Subtropics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A681D8D" w14:textId="77777777" w:rsidR="00262F58" w:rsidRDefault="00262F58" w:rsidP="00030BF7">
-[...96 lines deleted...]
-              <w:t>Fabian Rehklau</w:t>
+          <w:p w14:paraId="391D71C1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Eva Schlecht</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A1D1AE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Regina Roessler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF5CE84" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Christian Bateki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64004A4F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Katharina Stanzel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="003E794A" w14:paraId="43FE22EF" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6A721D88" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E6052F" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3" w:rsidP="00692292">
-[...22 lines deleted...]
-              <w:t>(Animal Husbandry in the Tropics and Subtropics)</w:t>
+          <w:p w14:paraId="112366A2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tierzucht und Haustiergenetik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6361A341" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00D37E29">
-[...73 lines deleted...]
-              <w:t>Katharina Stanzel</w:t>
+          <w:p w14:paraId="1624FFA3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Christine Große-Brinkhaus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246FDF31" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Reza Sharifi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D21F82" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Steffen Weigend</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020FADB9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Jens Tetens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E885079" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Lisa Rienesl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E8409A0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Marie Bellersen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="196C4219" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6750A661" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078F05A4" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3" w:rsidP="00692292">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Tierzucht und Haustiergenetik </w:t>
+          <w:p w14:paraId="36E3E584" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Wiederkäuerernährung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D62BFD" w14:textId="52B7E95B" w:rsidR="00147894" w:rsidRDefault="00147894" w:rsidP="00441B88">
-[...134 lines deleted...]
-              <w:t>Marie Bellersen</w:t>
+          <w:p w14:paraId="5FE8BD23" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Jürgen Hummel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EACCCCA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Hünerberg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463962DC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="229266F8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Betreuung von Bachelor und Masterarbeiten:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6584F1C9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Ulrich Meyer (FLI Braunschweig)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383CA6FA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dirk Albers (LWK Niedersachsen; Geschäftsbereich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Landwirtschaft, Feldversuchsstation für Grünlandwirtschaft und Rinderhaltung)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DEA16F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Heinrich Graf von Reichenbach (Deutsche Tiernahrung Cremer)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE3E648" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>PD Dr. Mirja Wilkens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E063286" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Birthe Krone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ECCF468" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alina Haus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C8F653" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Joana Brandes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="339E9F00" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Theresah Sarfo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67469C76" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Marleen Zschiesche</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AED566D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Stephanie Wolfrum (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E195B3B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Henry Weis (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCDB2C9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Constanze Lüntzel (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="42EF0E59" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="0053036E" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6930777F" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3" w:rsidP="00692292">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Wiederkäuerernährung </w:t>
+          <w:p w14:paraId="1C0BBD85" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DNTW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="036528BE" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00FC6C9F" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...358 lines deleted...]
-              <w:t>(vorläufig bis November 2026)</w:t>
+          <w:p w14:paraId="09724879" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Mateus-Vargas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="009D4F47" w14:paraId="7421B8EF" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="25C283F7" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680644E5" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00692292" w:rsidRDefault="006414C3" w:rsidP="00692292">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0BB752A7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Züchtungsinformatik </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12EA9349" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394055A0" w14:textId="71C8F2C8" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="009D4F47" w:rsidP="009D4F47">
-[...16 lines deleted...]
-              <w:t>Dr. Mateus-Vargas</w:t>
+          <w:p w14:paraId="4C21055E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Armin Schmitt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D7B809" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Mehmet Gültas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BBFB00" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Matthias Enders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D98FEA5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Sebastian Zeidler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="216E035E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Felix Heinrich</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1483F7B4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Thomas Lange</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="004D62B9" w14:paraId="24B14E80" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4CE22EF9" w14:textId="77777777" w:rsidTr="003F2A19">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AC7AA7" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB2605F" w14:textId="4228009E" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Department für Nutzpflanzenwissenschaften</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FEE1D2D" w14:textId="434565E4" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="49E8D7F5" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC0928C" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00F22D62" w:rsidRDefault="006414C3" w:rsidP="00692292">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1C30E851" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Agrarentomologie </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9B370A" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="00F22D62" w:rsidP="00441B88">
-[...116 lines deleted...]
-              <w:t>Dr. Thomas Lange</w:t>
+          <w:p w14:paraId="1B4D2772" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Michael Rostás</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EF06D8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. B. Ulber (auch nach seiner Pensionierung für weitere Betreuung von Abschlussarbeiten)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E682C7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Ilka Vosteen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6334054D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Catalina Posada-Vergara</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DBC4239" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Mohammad Alhussein</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A456A16" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Karthi Balakrishnan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74039E9D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Virna Moran Rodas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00F22D62" w14:paraId="36E34C45" w14:textId="77777777" w:rsidTr="00744B13">
-[...46 lines deleted...]
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00893DDA" w14:paraId="3C7DD0D6" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="1305BFCB" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F1C257" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04B1B3A4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung funktionelle Agrobiodiversität und Ararökologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304541B1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB9642F" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="00F804A2" w:rsidP="009324B0">
-[...148 lines deleted...]
-              <w:t>Dr. Virna Moran Rodas</w:t>
+          <w:p w14:paraId="6BF5F618" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Catrin Westphal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55EEEBE8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Teja Tscharntke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DD006B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Peter Batary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E65DA3E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Ingo Grass</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64726067" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Svenja Bänsch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E92E21" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Yvonne Fabian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169B723F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Annika Haß</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647A8E96" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Marco Ferrante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBCF712" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Nicole Beyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085F3A92" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Wiebke Kämper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48569C06" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Arne Wenzel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAC79BB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Stefan Schüler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC6D5D3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr.in Elena Velado Alonso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00CF0B65" w14:paraId="2381D319" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="45C43092" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C182ED" w14:textId="6630F4BB" w:rsidR="006414C3" w:rsidRDefault="00B1346E" w:rsidP="00824E98">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5E9B94CD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Bodenphysik</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D3869D" w14:textId="77777777" w:rsidR="002218D1" w:rsidRPr="00AA27A8" w:rsidRDefault="002218D1" w:rsidP="002218D1">
-[...295 lines deleted...]
-              <w:t>lonso</w:t>
+          <w:p w14:paraId="11A8764F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Martin Freudiger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06CF7584" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Peter Gernandt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDC00FF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ferdinand Schirrmeister</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161F31BF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Antonios Apostolakis </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="573F5436" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="25A93063" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468C216D" w14:textId="2792813A" w:rsidR="006414C3" w:rsidRPr="009B5088" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...26 lines deleted...]
-              <w:t>Bodenphysik</w:t>
+          <w:p w14:paraId="1288361F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Agrartechnik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E336DC9" w14:textId="720C0C55" w:rsidR="00572D4F" w:rsidRDefault="00572D4F" w:rsidP="009324B0">
-[...85 lines deleted...]
-              <w:t xml:space="preserve">Dr. Antonios Apostolakis </w:t>
+          <w:p w14:paraId="0E90F804" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr.-Ing. Frank Beneke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A876022" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jens Wegener</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667FD868" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Dr. Dieter von Hörsten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519E08BD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jan Adolph</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36C21746" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Gertrud Ebert (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F039F63" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Andreas Heckmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59067354" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Eike Hunze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6783399A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Luisa Pommerehne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3045ABDA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Hannes Meyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDE9B0A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jan-Patrick Plöger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25EECE76" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Henri Grave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55735A36" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Elena Najdenko</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45589F2F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anna Hilda Prasun</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DFB88B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Francesca Villa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B7B0F8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Renke Klee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A0CF953" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>René Werner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC5E030" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Steffen Konnemann (Prüfungsberechtigung für B.Sc.-Arbeiten)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58364EA7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lea Koepchen-Thomä (vorläufig bis November 2026) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367445DE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Friederike Möller (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="18B6886C" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4ABE780D" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="338E7FDF" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Agrartechnik </w:t>
+          <w:p w14:paraId="66B21E87" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Abteilung Graslandwissenschaft </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCC6932" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="006414C3" w:rsidP="002B76F1">
-[...427 lines deleted...]
-              <w:t>(vorläufig bis November 2026)</w:t>
+          <w:p w14:paraId="5A4A15B4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Isselstein, Johannes, Prof. Dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="672F9379" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Arno Krause (Grünlandzentrum Niedersachsen/Bremen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2739772E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Manfred Kayser (DNPW, Außenstelle Vechta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629DDA9A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Dirk Augustin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD83D4E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Komainda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB4C0BC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Friederike Riesch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2752DF9D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Dina Hamidi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3159527E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Rahel Sutterlütti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00967177" w14:paraId="05A0467F" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="26CA9FC8" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9C5C78" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Graslandwissenschaft </w:t>
+          <w:p w14:paraId="0810611E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Pflanzenbau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62943B23" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00683B0B">
-[...156 lines deleted...]
-              <w:t>Dr. Rahel Sutterlütti</w:t>
+          <w:p w14:paraId="776A7FEE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Stefan Siebert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBACAF7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Rolf Rauber</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58094929" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Rüdiger Jung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77488527" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Ana Meijide Orive</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34293283" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M.Sc. Katharina Hey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B83A37B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Neda Abbasi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742381FE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Antonius Apostolakis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113EE516" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>M.Sc. Pauline Englert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E7418D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Wanxue Zhu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="3DEB8F31" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="40AF0D94" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00F3A214" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Pflanzenbau </w:t>
+          <w:p w14:paraId="4660822A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Pflanzenernährung und Ertragsphysiologie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9D7F7B" w14:textId="77777777" w:rsidR="001E13DF" w:rsidRDefault="001E13DF" w:rsidP="009324B0">
-[...167 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7F6E5C2C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Klaus Dittert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D2F8CC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Pauline Rummel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039F8AD9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Haitao Wang</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9E470E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Joska Gerendas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45189B9C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Ershad Tavakol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C167A00" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Merle Tränkner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65533308" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Hartmut Geries</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D99C5D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Knut Meyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E506930" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Reinhard Well</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE02244" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Setareh Jamali Jaghdani </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8F5DA6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Norbert Claassen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49088611" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Hans‐Werner Olfs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670C0F11" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Holger Brück</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AAF7A9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Heike Thiel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DEBEB3B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Dr. Wanxue Zhu</w:t>
+              <w:t>Dr. Eric Reinsdorf</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAC124C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Elmar Schulte‐Geldermann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A46BB9C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Michael Wildenhayn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16982CE3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Christine von Buttlar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FEB271" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Andreas Pacholski </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541078CF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Frank Lorenz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F77C49" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Angela Riedel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F67C341" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Tino Kreszies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABA5A13" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Renata Callegari Ferrari</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1E4CFE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Marcel Naumann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177C67B2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Johanna Maria Lass</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA2CCB7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Andreas Meyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72945308" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hubertus Blanke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F424FD8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Johannes Simon Cordes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFDE7B5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rosanna Schneider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00E5781E" w14:paraId="11F39A24" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="55D6C541" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E11D13" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="16A8C64D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Abteilung Pflanzenernährung und Ertragsphysiologie </w:t>
+              <w:t xml:space="preserve">Pflanzenkrankheiten und Pflanzenschutz </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27252650" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="002B76F1">
-[...618 lines deleted...]
-              <w:t>Rosanna Schneider</w:t>
+          <w:p w14:paraId="63CC4226" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Alexey Mikaberidze </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E12A544" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Hon. Prof. Lennart Weltje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5AE60A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Nemanja Kuzmanovic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6637DA48" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Birger Koopmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07BDF565" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jean Wagner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D7BD320" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Athanassios Mavridis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325F2547" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Mark Winter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0725E68B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jens Luckhard</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540A1C7D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Kristin Klappach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F3D7E1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Rebecka Dücker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAD9EDD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Anke Sirrenberg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B4731B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Annette Pfordt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB09F2A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Sebastian Kiewnick</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="006F028A" w14:paraId="11582B64" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="71CAD277" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="496D07EE" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Allgemeine Pflanzenpathologie und Pflanzenschutz </w:t>
+          <w:p w14:paraId="2B5A34E4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Zuchtmethodik der Pflanze / Division of Plant Breeding Methology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D61FC8" w14:textId="2A706A13" w:rsidR="006414C3" w:rsidRDefault="006414C3" w:rsidP="009324B0">
-[...285 lines deleted...]
-              <w:t>Dr. Sebastian Kiewnick</w:t>
+          <w:p w14:paraId="3EABE658" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Aakash Chawade</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B09DCD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>apl. Prof. Dr. Wolfgang Link</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A2A787" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Birgit Zumbach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4001A8A8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lisa Brünjes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAFFADE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manuela Nagel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C37D536" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rebecca Tacke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FB6C28" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Julia Hagenguth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7117F8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chi Thanh Tran</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B14BFB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Christian Kluth </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BC8936" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Barış Alaca</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E8E330" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cathy Jubin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49608AF8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alex Windhorst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C02077" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Holger Heuer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AA3CF0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Mila Tost</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF09682" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Henri Laugel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="5B3CB997" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="5BF0D723" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E854A28" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="0021166D">
-[...54 lines deleted...]
-              <w:t>Division of Plant Breeding Methology</w:t>
+          <w:p w14:paraId="0CF905E3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Qualität und Sensorik pflanzlicher Produkte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3451DD65" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="009324B0">
-[...308 lines deleted...]
-              <w:t>Henri Laugel</w:t>
+          <w:p w14:paraId="4863833F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. Susanne Neugart </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAEE10E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Tobias Pöhnl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BFC8F68" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Layla Engelhardt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331660E6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Betreuung BSc- und MSc-Arbeiten:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C902268" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Huihui Liu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4084DB3B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Zhengjie Ji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43DB2C31" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Niken Ayu Permatasari</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3B31C3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nikola Laurencikova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00692292" w14:paraId="5914DB60" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="1FB0D380" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A8AD12" w14:textId="6C278C8D" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="00771BC7" w:rsidP="00824E98">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="417A36A0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Abteilung Qualität und Sensorik pflanzlicher Produkte</w:t>
+              <w:t xml:space="preserve">Abteilung Tropischer Pflanzenbau und Agrosystem Modellierung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52FEEB2D" w14:textId="619AC067" w:rsidR="007F2ABC" w:rsidRDefault="00771BC7" w:rsidP="00F1204E">
-[...165 lines deleted...]
-              <w:t>Nikola Laurencikova</w:t>
+          <w:p w14:paraId="088E7AF6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Reimund P. Rötter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0FD2E2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Dr. K. Christian Kersebaum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431A05B0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Ronald Kühne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585905C1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Issaka Abdulai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3EAEA1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Munir Hoffmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BE3773" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Gennady Bracho-Mujica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7961EBE6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Gudrun Keding</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA3CE71" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mercy Appiah</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7333A794" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mareike Köster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00BF2CE8" w14:paraId="33A7B3A3" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4AFB3F7A" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104E09CF" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Tropischer Pflanzenbau und Agrosystem Modellierung </w:t>
+          <w:p w14:paraId="5DAE9D5B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Nutzpflanzengenetik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A846D87" w14:textId="1598CF5B" w:rsidR="008F54B1" w:rsidRDefault="008F54B1" w:rsidP="00D37E29">
-[...177 lines deleted...]
-              <w:t>Mareike Köster</w:t>
+          <w:p w14:paraId="0ED78D52" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Stefan Scholten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E552D6B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Christian Möllers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24BC6FA3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karin Holzenkamp </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C138D2A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jasmin Vettel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451B7300" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Johan Zicola, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4917B2D2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Bernd Horneburg, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D340ABE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. Andreas Börner, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408CD671" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr.in Manuela Nagel, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760B8876" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Nazanin Zamani-Noor, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337F07C9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jan-Christoph Richter, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5A79AB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clemens Springmann, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FA722F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Thorben Sprink, </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0055377E" w:rsidRPr="0055377E" w14:paraId="390C7985" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="7E320C66" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8F7AC8" w14:textId="77777777" w:rsidR="0055377E" w:rsidRPr="0031261F" w:rsidRDefault="0055377E" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t>Abteilung Nutzpflanzengenetik</w:t>
+          <w:p w14:paraId="23BF1353" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Genomik pflanzengenetischer Ressourcen (Brückenprofessur mit IPK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37662206" w14:textId="77777777" w:rsidR="0055377E" w:rsidRDefault="0055377E" w:rsidP="00D37E29">
-[...254 lines deleted...]
-              <w:t xml:space="preserve">Dr. Thorben Sprink, </w:t>
+          <w:p w14:paraId="74550F1F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Hannah Schneider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002218D1" w:rsidRPr="0055377E" w14:paraId="2E29A84B" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="0B29C0BE" w14:textId="77777777" w:rsidTr="00851447">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AA5A65" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DD87414" w14:textId="4156BD56" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Department für Agrarökonomie und Rurale Entwicklung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77EAF0EE" w14:textId="0F8B19C8" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="2D9F80B5" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D176A20" w14:textId="2D6D055C" w:rsidR="002218D1" w:rsidRDefault="002218D1" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t>Abteilung Genomik pflanzengenetischer Ressourcen (Brückenprofessur mit IPK)</w:t>
+          <w:p w14:paraId="5BD3EA40" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Agrarpolitik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="564EF569" w14:textId="143698A2" w:rsidR="002218D1" w:rsidRDefault="002218D1" w:rsidP="00D37E29">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6BCE800D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Stephan von Cramon-Taubadel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1354A7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Carsten Holst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA37418" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Linda Steinhübel-Rasheed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A98612" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Eric Ottow (bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4AFE21" w14:textId="42E98A10" w:rsidR="00EB672E" w:rsidRPr="00851447" w:rsidRDefault="00EB672E" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>Prof. Dr. Hannah Schneider</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Schäfer (bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33895A13" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Eike Christian Grupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37515635" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Clemens Heinrich Hoffmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4664F7C9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lina Kastens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A82AD44" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Magdalena Pallauf</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723DDBF9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Paula Sophia Bückmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2CCA3B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Livia Cerini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33570D21" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Salome Gelashvili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="24F3AFC3" w14:textId="77777777" w:rsidTr="00744B13">
-[...64 lines deleted...]
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00C4418A" w14:paraId="6733A2EA" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="68B86FBF" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AA8A55" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Agrarpolitik </w:t>
+          <w:p w14:paraId="5B1971CD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Agrarwirtschaft in Entwicklungs- und Schwellenländern</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2F9B56" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Nachwuchsgruppe Agricultural Economics in Developing and Transition Countries) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3089A517" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00BF2CE8" w:rsidRDefault="006414C3" w:rsidP="00683B0B">
-[...253 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0F673898" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Xiaohua Yu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F2C68F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dieter Koemle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB81D49" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Feifei Sun</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B486259" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Yuquan Chen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F1A83B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Hengrong Luo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCFA63D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Wang Hanjie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482964F3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Luo, Hengrong</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7712A29A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Maruejols, Lucie Louise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F4F678" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jasmin Wehner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A00B45" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lisa Hoeschle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DD4051" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ziqian Xiao</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F92CC8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Yi Li</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6237C7D3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tianyu Liu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F9DB52" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Hybride Biowa Dehou</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C5FA151" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muhammad Ishfaw Khan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBC9A08" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jasmin Wehner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6E1D8A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Chang Liu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347021E8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Shuang Liu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD194FA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Xiaoke Zhu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4D108A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Afaq Ali Muluk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A80502D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simon Meister </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5790CA94" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Xiaoyu Liu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="4E7B9FBD" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="36F06A1B" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42FDEAD6" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="06A3E661" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Abteilung Agrarwirtschaft in Entwicklungs- und Schwellenländern</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Abteilung Landwirtschaftliche Betriebslehre </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C306D2" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="002649AD" w:rsidP="000A3DAB">
-[...439 lines deleted...]
-              <w:t>Xiaoyu Liu</w:t>
+          <w:p w14:paraId="58C9D19B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Oliver Mußhoff,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="517B1441" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Matthias Buchholz, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C4DF7F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Danne, M.Sc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BEFBD5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Daniel Hermann, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CFD50D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Henning Schaak,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D0FD2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marius Michels, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC49254" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Ron Weber</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2E6C59" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Martin Parlasca</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFF3EE9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Vanessa Bonke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1D73C5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Luise Meißner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EF219D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Cord F. von Hobe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE93DBA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Constantin Johnen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04F20388" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Selina Bruns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537E2EBA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Annkathrin Wahbi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD389DC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Julia Block</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105C932B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dienda Hendrawan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A868EB8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Eike Nordmeyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271E083B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Charlotte Reich</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462E7BAD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ella Kirchner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004B7731" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Hannah Worbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A283005" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Luisa Müting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C729E1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hao Lao</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D9E5A7B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tim Ölkers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F01EDEF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oscar Ampofo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1811CE15" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Albert Nsengu M.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1BB073" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hendrik Wever</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074D2E28" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anna Mader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00C977A2" w14:paraId="6872C281" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="16E2AAF7" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77ABF604" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="000A3DAB" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Landwirtschaftliche Betriebslehre </w:t>
+          <w:p w14:paraId="402362C7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Landwirtschaftliche Marktlehre </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B09E7EC" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00683B0B">
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="28914562" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. B. Brümmer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681F9951" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Tim Knöpfel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4994AA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Juliane Hänsch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D9083C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Yashree Mehta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="751DD4C3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Moritz Köder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14783D6B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Gabriela Carbajo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F57DBE6" w14:textId="77777777" w:rsidR="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jonas Wandt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D90005" w14:textId="526B713B" w:rsidR="00A54ED3" w:rsidRPr="00851447" w:rsidRDefault="00A54ED3" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...521 lines deleted...]
-              <w:t>Anna Mader</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Gabriel Rosero</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="7582B563" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="3DC48D87" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2718EB28" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00744B13" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Abteilung Landwirtschaftliche Marktlehre </w:t>
+          <w:p w14:paraId="10C595D5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Marketing für Lebensmittel und Agrarprodukte </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="020220D2" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00744B13" w:rsidRDefault="006414C3" w:rsidP="00683B0B">
-[...73 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0711C687" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Spiller, Achim Prof. Dr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF9DAB8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Christian Achilles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F48AF18" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Elisa Bayer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6271F4EC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Charlotte Bühner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CDED55" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Gesa Busch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F16A96D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Inken Christoph-Schulz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436E8261" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Sarah Iweala</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018C9D88" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Yashree Mehta</w:t>
-[...79 lines deleted...]
-              <w:t>Jonas Wandt</w:t>
+              <w:t>Dr. Kristin Jürkenbeck</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A84192A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Sarah Kühl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C620ED" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sophie-Dorothe Lieke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E9D9B6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Clara Mehlhose</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D51E064" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Marie von Meyer-Höfer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391A202D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Sina Nitzko</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A513740" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Marlene Ohlau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C16CC3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Denise Radda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F765EDE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Antje Risius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B221EF3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Constanze Rubach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770A21DF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Maureen Schulze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC260CB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Birgit Schulze-Ehlers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E084474" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Aurelia Schütz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3707E2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Simone Wahnschafft</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303638C0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Thiemo Wolgast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2BFAD0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Greta Berg-Langer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5141C7F7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Frederick Schoppa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A136BB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lea Kirsten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABD8245" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sergej Schwab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="133B5ED8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flora von Steimker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B24CC6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Greta Blue Langer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E382CA2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dorothea Meyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C15217D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Alina Horsch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B27BB3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>David Weiß</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574039D9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Isabelle Weiss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F82009" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Therese Löbbert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF1C9D2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Anna Dittmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D83AE2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Marie Schickler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A57AF6B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justine Quant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F16201" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hanna Kotro</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57499ACD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lea Kisten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="009D4F47" w14:paraId="64A4168B" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="74F8AFAD" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327580EA" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="387652D4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Abteilung Marketing für Lebensmittel und Agrarprodukte </w:t>
+              <w:t>Abteilung Ökonomik nachhaltiger Agrar- und Ernährungssysteme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60DF64DA" w14:textId="40FCF8E3" w:rsidR="00ED6EEF" w:rsidRPr="00F74530" w:rsidRDefault="00ED6EEF" w:rsidP="00ED6EEF">
-[...812 lines deleted...]
-              <w:t>Lea Kisten</w:t>
+          <w:p w14:paraId="2E54603D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Doris Läpple</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FCDA1A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Bethelhem Legesse Debela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0047FE67" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Carmen Kirsch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F758B5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sarah Graf (vorläufig bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001306CE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Giacomo Ferraro (vorläufig bis November 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657857" w:rsidRPr="001848BA" w14:paraId="2D56DBB9" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="56AB87B9" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E428B02" w14:textId="6A60D3BF" w:rsidR="00657857" w:rsidRPr="00824E98" w:rsidRDefault="006E2178" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t>Abteilung Ökonomik nachhaltiger Agrar- und Ernährungssysteme</w:t>
+          <w:p w14:paraId="03786B73" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Sozial-ökologische Interaktionen in Agrarsystemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38DCFDB0" w14:textId="77777777" w:rsidR="00657857" w:rsidRDefault="006E2178" w:rsidP="00ED6EEF">
-[...123 lines deleted...]
-              <w:t>(vorläufig bis November 2026)</w:t>
+          <w:p w14:paraId="3DBED5BF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Tobias Plieninger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1AD85A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Brianne Altmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EAD7F9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sukanya Basu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716C5F25" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Christian Bunn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658AF9A9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maria Chiara Camporese</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F98C5E7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lukas Flinzberger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42ECEBE9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Claudia Heindorf</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16231DF1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jule Huber</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C40674A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Marion Jay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC75953" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Laura Kmoch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BA9E04" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaelle Ndayizeye </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394CE9A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Emmeline Topp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231DFF" w:rsidRPr="00273E4B" w14:paraId="6A693EAA" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="1861B4CE" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0601CB82" w14:textId="77777777" w:rsidR="00231DFF" w:rsidRPr="00824E98" w:rsidRDefault="00231DFF" w:rsidP="00824E98">
-[...22 lines deleted...]
-              <w:t>Sozial-ökologische Interaktionen in Agrarsystemen</w:t>
+          <w:p w14:paraId="0D82B3EE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abteilung Umwelt- und Ressourcenökonomik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE8FB1E" w14:textId="462EF8E4" w:rsidR="00231DFF" w:rsidRDefault="00231DFF" w:rsidP="00683B0B">
-[...92 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6A3D5E44" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Meike Wollni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F56485E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Rainer Marggraf</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C232D0B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Jana Juhrbandt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C83D23E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Maria Chiara Camporese</w:t>
-[...131 lines deleted...]
-              <w:t>Dr. Emmeline Topp</w:t>
+              <w:t>Dr. Adriana Bernál-Escobar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582566CB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tobias Bähr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE56485" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marlene Wätzold</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544E15EF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sophia Bohn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AC66F0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Johanna Gather</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF5DB5B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Susanne Voegele</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04ED078E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sophia Bohn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14478FBB" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simone Santalucia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="009D4F47" w14:paraId="6FEF01F3" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="457C96B9" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6295E1C3" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7761FB54" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Abteilung Umwelt- und Ressourcenökonomik </w:t>
+              <w:t>Abteilung Soziologie Ländlicher Räume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A82B686" w14:textId="3D892D62" w:rsidR="00771BC7" w:rsidRDefault="00771BC7" w:rsidP="00441B88">
-[...227 lines deleted...]
-              <w:t>Simone Santalucia</w:t>
+          <w:p w14:paraId="04F3C413" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Claudia Neu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B5B870" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anna Lina Bartl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5471689E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alexander Barkminn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC75DA0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Janna Luisa Pieper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045F9001" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fabian Müller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612437C6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PD Dr. Christine Niens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="006414C3" w14:paraId="434D304B" w14:textId="77777777" w:rsidTr="002B7141">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="547A5CBC" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2AC4A2" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="004567CF">
-[...14 lines deleted...]
-              <w:t>Abteilung Soziologie Ländlicher Räume</w:t>
+          <w:p w14:paraId="57AF1158" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Management der Agrar- und Ernährungswirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C65058" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00CF3936" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...104 lines deleted...]
-              <w:t>PD Dr. Christine Niens</w:t>
+          <w:p w14:paraId="72394A83" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Silke Hüttel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEC72DC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Louisa von Plettenberg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFF31B8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Sirkka Schukat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08234AD8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Viktoria Graskemper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFB02A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Reinhard Uehleke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A0C33D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Stefan Seifert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366ED274" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Lars Isenhardt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="548C7711" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Heinke Heise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC0B998" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Christian Janze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9CBDB5" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Verena Otter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67269926" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Christian Schaper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECE432F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Ludwig Theuvsen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F44FFE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Thomas de Witte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CADAF06" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Clemens Schwerdtfeger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E20344B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>M.Sc. Sören Mohrmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34832D83" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>M.Sc. Douglas Michael Robinson</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2775D5A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Marie Diekmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E914F90" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Marlene Kionka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A62B7E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Maria Katharina Gerullis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDF5512" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Moritz Hartig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECF5447" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Ahmet Demirtas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E0FF3C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Xiuhao Quan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CAC79A9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Kristine Montalla</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC43290" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guy Low </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D4CD5A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oliver Behn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D6C619" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rica Perkmeyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF6A21" w:rsidRPr="00EF6A21" w14:paraId="73425F21" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="39A9DC34" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A99DF69" w14:textId="77777777" w:rsidR="00EF6A21" w:rsidRPr="00824E98" w:rsidRDefault="00EF6A21" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t>Abteilung Management der Agrar- und Ernährungswirtschaft</w:t>
+          <w:p w14:paraId="75448637" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Ernährung und Landwirtschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314B0007" w14:textId="77777777" w:rsidR="00052D7B" w:rsidRPr="00E03028" w:rsidRDefault="00052D7B" w:rsidP="00EF6A21">
-[...506 lines deleted...]
-              <w:t>Rica Perkmeyer</w:t>
+          <w:p w14:paraId="60DDD7BA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Liesbeth Colen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A6BD3" w:rsidRPr="00EF6A21" w14:paraId="7A27E628" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="759C9DA2" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54485A97" w14:textId="77777777" w:rsidR="000A6BD3" w:rsidRPr="00EF6A21" w:rsidRDefault="000A6BD3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t>Abteilung Ernährung und Landwirtschaft</w:t>
+          <w:p w14:paraId="697BE48E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Assoziierter Arbeitsbereich Thünen-Institut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C83861" w14:textId="77777777" w:rsidR="000A6BD3" w:rsidRPr="00FB16F3" w:rsidRDefault="000A6BD3" w:rsidP="00EF6A21">
-[...14 lines deleted...]
-              <w:t>Prof. Dr. Liesbeth Colen</w:t>
+          <w:p w14:paraId="50FC066F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Petra Salamon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8FAAE9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Engel Hessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="7BABDD7E" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="4D5D84F0" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B595B9" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00397D2B">
-[...23 lines deleted...]
-              <w:t>Thünen-Institut</w:t>
+          <w:p w14:paraId="14584CC3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>DARE allgemein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3DCA86" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="00397D2B" w:rsidP="00441B88">
-[...36 lines deleted...]
-              <w:t>Prof. Dr. Engel Hessel</w:t>
+          <w:p w14:paraId="1A858087" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Holger Bergmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA06A8D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Nils Landmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B245CD8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Moritz Köder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0A9817" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Imke Möller (StB)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A79B174" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Phillipp Erich Welter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="499975CC" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Andreas Meyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F48F7F7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Benjamin Schröder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A8031C" w:rsidRPr="00967177" w14:paraId="50666FE4" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="007965DA" w:rsidRPr="00851447" w14:paraId="306F3154" w14:textId="77777777" w:rsidTr="00D45041">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D26FE83" w14:textId="77777777" w:rsidR="007965DA" w:rsidRDefault="007965DA" w:rsidP="007965DA">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="394C33BE" w14:textId="77777777" w:rsidR="007965DA" w:rsidRDefault="007965DA" w:rsidP="007965DA">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007965DA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Forschungs- und Studienzentren</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D2C228" w14:textId="1CB4BF98" w:rsidR="007965DA" w:rsidRPr="007965DA" w:rsidRDefault="007965DA" w:rsidP="007965DA">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="12954047" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDD9EF1" w14:textId="4874291D" w:rsidR="00A8031C" w:rsidRPr="00824E98" w:rsidRDefault="00A8031C" w:rsidP="00397D2B">
-[...14 lines deleted...]
-              <w:t>DARE allgemein</w:t>
+          <w:p w14:paraId="34C43138" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Zentrum für Biodiversität und Nachhaltige Landnutzung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="572A8158" w14:textId="65A97EDB" w:rsidR="008C1A17" w:rsidRDefault="008C1A17" w:rsidP="00441B88">
-[...136 lines deleted...]
-              <w:t>Dr. Benjamin Schröder</w:t>
+          <w:p w14:paraId="65A0FE2E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Horst-Henning Steinmann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C44222F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. habil. Martin Potthoff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE043C9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Simone Pfeiffer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00397D2B" w14:paraId="36B2DC0C" w14:textId="77777777" w:rsidTr="00744B13">
-[...44 lines deleted...]
-      <w:tr w:rsidR="006414C3" w:rsidRPr="002B7141" w14:paraId="0F25D5C1" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="2ED8057D" w14:textId="77777777" w:rsidTr="005F136B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B08BC2" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Zentrum für Biodiversität und Nachhaltige Landnutzung </w:t>
+          <w:p w14:paraId="02CF977F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fakultätsübergreifende Abteilung für Ökosystemmodellierung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEE4B52" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="000A3DAB">
-[...56 lines deleted...]
-              <w:t>Dr. Simone Pfeiffer</w:t>
+          <w:p w14:paraId="70F3A359" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Kerstin Wiegand</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCE80B9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Katrin M. Meyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="062D1FA3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Betreuung von Bachelor und Masterarbeiten:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C236F4F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Daniel Esser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4671DAED" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sten Zeibig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E89CE7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Johannes Heinonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="5F3F6C46" w14:textId="77777777" w:rsidTr="00744B13">
-[...169 lines deleted...]
-      <w:tr w:rsidR="006414C3" w:rsidRPr="0041687D" w14:paraId="5565A7F3" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="3F489B50" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2990F3" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="30574F66" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fakultätsübergreifendes Institut für Landwirtschaftsrecht </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18AA73C0" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="006B4E5B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="208DBE5E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. José Martínez</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E274C70" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="006414C3" w:rsidP="000A3DAB">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="78CCEC78" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Bernd von Garmissen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AC4DAA" w14:textId="77777777" w:rsidR="0014219B" w:rsidRDefault="0014219B" w:rsidP="000A3DAB">
-[...42 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6898AD01" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthea Müller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4431F17B" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Merle Welk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1883DDC9" w14:textId="77777777" w:rsidR="0014219B" w:rsidRDefault="0014219B" w:rsidP="0014219B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4B09C7A9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Maren Müller-Menzel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E03533" w14:textId="77777777" w:rsidR="0014219B" w:rsidRPr="006B4E5B" w:rsidRDefault="0014219B" w:rsidP="0014219B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="513D7F47" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lukas Helfrich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00893DDA" w14:paraId="7AB06BBA" w14:textId="77777777" w:rsidTr="000C1DBB">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00A36121" w14:paraId="492B3286" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37E9033C" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00824E98" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...22 lines deleted...]
-              <w:t>Zuckerrübenforschung</w:t>
+          <w:p w14:paraId="5F7B21B4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>IfZ - An-Institut für Zuckerrübenforschung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012DF0D0" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="00CC4CF8" w:rsidP="00441B88">
-[...42 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="11C8E7D6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Anne-Katrin Mahlein</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6372B05E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Christa Hoffmann</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64AA40AF" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="41E4E5C2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Heinz-Josef Koch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72805E20" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="054F14A1" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. Sebastian Liebe </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6196738A" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="45D70D19" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Mark Varrelmann</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63DB5989" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="00221C18" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="661E6327" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Ralf Wilhelm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7106C5E4" w14:textId="77777777" w:rsidR="004D62B9" w:rsidRDefault="004D62B9" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="36CEBEAA" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Stefan Paulus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE2B5F6" w14:textId="77777777" w:rsidR="00447BE6" w:rsidRDefault="00447BE6" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="34753E06" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Nicol Stockfisch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336B7B34" w14:textId="77777777" w:rsidR="004D7B0A" w:rsidRDefault="004D7B0A" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="10D943D9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Roxana Hossain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D6255C1" w14:textId="77777777" w:rsidR="006E7B33" w:rsidRDefault="006E7B33" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7A0CA33C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Omid Eini</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3E7A84" w14:textId="77777777" w:rsidR="000C1DBB" w:rsidRDefault="000C1DBB" w:rsidP="00D37E29">
-[...42 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="51DF38F8" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Dennis Grunwald</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B996BD0" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Anna Jacobs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73B76EFD" w14:textId="77777777" w:rsidR="00E51BBC" w:rsidRDefault="00E51BBC" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="47CA1614" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Rene Heim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A4B7D6" w14:textId="77777777" w:rsidR="005F16B1" w:rsidRDefault="005F16B1" w:rsidP="00D37E29">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2EBDDF7F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Abel Barreto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="471CC243" w14:textId="77777777" w:rsidR="005F16B1" w:rsidRPr="00AA27A8" w:rsidRDefault="005F16B1" w:rsidP="00D37E29">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4533E9FF" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Christel Roß</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="470B0DCA" w14:textId="7DF46B6B" w:rsidR="005F16B1" w:rsidRPr="00AA27A8" w:rsidRDefault="005F16B1" w:rsidP="00D37E29">
-[...46 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="73A4B3D3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr. Olga Fishkis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10939DD7" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D. Benedict Wieters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60CB84BF" w14:textId="6FD84849" w:rsidR="006F028A" w:rsidRPr="00B130E0" w:rsidRDefault="006F028A" w:rsidP="00D37E29">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0A1B0212" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Lukas Rollwage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00F32AC5" w14:paraId="3290AB8A" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="3ECCF1AF" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D21A9CB" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006414C3" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="193E0B2F" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IAPN - Institute of Applied Plant Nutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7BA7E3" w14:textId="77777777" w:rsidR="00F32AC5" w:rsidRPr="00F32AC5" w:rsidRDefault="00F32AC5" w:rsidP="006B4E5B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7C3FCF01" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Jun. Prof. Dr Merle Tränkner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75E492D1" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00F32AC5" w:rsidRDefault="006414C3" w:rsidP="006B4E5B">
-[...50 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="36F55DC3" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jun. Prof. Dr. Mehmet Senbayram</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1ADA2D" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Setareh Jamail Jaghdani</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC9390C" w14:textId="77777777" w:rsidR="009E726D" w:rsidRDefault="009E726D" w:rsidP="006B4E5B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6730F678" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dr. Paulo Cabrita</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019E5788" w14:textId="77777777" w:rsidR="0055377E" w:rsidRPr="008F2C5E" w:rsidRDefault="0055377E" w:rsidP="006B4E5B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5C6C38D4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Ariel Turcios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00441B88" w14:paraId="5B43D6D4" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="6481E807" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73118A46" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="002B7141" w:rsidRDefault="006414C3" w:rsidP="00824E98">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> B.Agr.0018</w:t>
+          <w:p w14:paraId="5760AA27" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Modul Chemie B.Agr.0018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F28D2B" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="00B24CF2" w:rsidRDefault="006414C3" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="326C835E" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Susann Graupner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1E4B84" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="006414C3" w:rsidP="009D6A12">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="07F887E4" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="001848BA" w14:paraId="7C04CB9A" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="2353DC2E" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5495659F" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="006B4E5B" w:rsidRDefault="00E85822" w:rsidP="00824E98">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="66AF4934" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CiBreed - Center for Integrated Breeding Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0268601A" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="008F2C5E" w:rsidRDefault="00E85822" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6D9848F9" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Prof. Dr. Nils Stein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="793B8907" w14:textId="77777777" w:rsidR="00E85822" w:rsidRPr="008F2C5E" w:rsidRDefault="00E85822" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="063466AE" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Ronja Wonneberger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006414C3" w:rsidRPr="00893DDA" w14:paraId="6A9E386B" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="557A3B82" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F03BFAA" w14:textId="77777777" w:rsidR="006414C3" w:rsidRPr="008F2C5E" w:rsidRDefault="003E794A" w:rsidP="00824E98">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6332A8AD" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t>Universität Kassel/Witzenhausen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDCCC2D" w14:textId="77777777" w:rsidR="006414C3" w:rsidRDefault="003E794A" w:rsidP="00441B88">
-[...42 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="297DD821" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Management in der internationalen Ernährungswirtschaft:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD93750" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Evans Kissi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="134D0084" w14:textId="77777777" w:rsidR="00447BE6" w:rsidRDefault="00447BE6" w:rsidP="00441B88">
-[...53 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="372BE349" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29BB3E97" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Abteilung Bodenkunde:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5CDCE2" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Uteau Puschmann</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D2A1B4" w14:textId="77777777" w:rsidR="00890138" w:rsidRDefault="00890138" w:rsidP="00441B88">
-[...62 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="78927C27" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B1CAE6" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Abteilung Tierhaltung in den Tropen und Subtropen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC18E3C" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Dr. Christian Hülsenbusch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007029C0" w:rsidRPr="00893DDA" w14:paraId="0A70E7BB" w14:textId="77777777" w:rsidTr="00744B13">
+      <w:tr w:rsidR="00851447" w:rsidRPr="00851447" w14:paraId="0A242023" w14:textId="77777777" w:rsidTr="005F136B">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E75E60" w14:textId="77777777" w:rsidR="007029C0" w:rsidRDefault="007029C0" w:rsidP="00824E98">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D49CE68" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tierärztliches Institut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111C6C3C" w14:textId="77777777" w:rsidR="007029C0" w:rsidRPr="003E794A" w:rsidRDefault="007029C0" w:rsidP="00441B88">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="23804001" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Stephan Siegert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007965DA" w:rsidRPr="00851447" w14:paraId="1B226B6A" w14:textId="77777777" w:rsidTr="007965DA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7B0D19" w14:textId="77777777" w:rsidR="007965DA" w:rsidRPr="00851447" w:rsidRDefault="007965DA" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Zukunft der Ernährung in Niedersachsen (ZERN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B260D5" w14:textId="77777777" w:rsidR="007965DA" w:rsidRDefault="007965DA" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Del-Dem Doe Fiankor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A7DDD7" w14:textId="3B4BB0CC" w:rsidR="00E75015" w:rsidRPr="00851447" w:rsidRDefault="00E75015" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75015">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Dr. Martin Schäfer (bis November 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0139A2AD" w14:textId="77777777" w:rsidR="007965DA" w:rsidRPr="00851447" w:rsidRDefault="007965DA" w:rsidP="005F136B">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00851447">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Jennifer Klaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2876B1AC" w14:textId="77777777" w:rsidR="00815032" w:rsidRPr="00013318" w:rsidRDefault="00815032">
-[...1 lines deleted...]
-        <w:spacing w:before="14" w:after="0" w:line="260" w:lineRule="exact"/>
+    <w:p w14:paraId="11EE0F5A" w14:textId="77777777" w:rsidR="00851447" w:rsidRPr="00851447" w:rsidRDefault="00851447" w:rsidP="00851447">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8AEAEC" w14:textId="77777777" w:rsidR="0085672C" w:rsidRPr="008F2C5E" w:rsidRDefault="0085672C" w:rsidP="00DD4CD4">
-[...5 lines deleted...]
-        <w:ind w:right="-20"/>
+    <w:p w14:paraId="6A17A6BE" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0085672C" w:rsidRPr="008F2C5E" w:rsidSect="00013318">
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+    <w:p w14:paraId="2864B10C" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E8F406" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E65BC7" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785BB3B6" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710A45D3" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3225A178" w14:textId="77777777" w:rsidR="00D3141B" w:rsidRPr="00851447" w:rsidRDefault="00D3141B" w:rsidP="00D3141B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0049E3" w14:textId="77777777" w:rsidR="007913CF" w:rsidRPr="00851447" w:rsidRDefault="007913CF" w:rsidP="00DA6B59">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007913CF" w:rsidRPr="00851447" w:rsidSect="00132375">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1418" w:left="1134" w:header="1077" w:footer="912" w:gutter="0"/>
+      <w:pgNumType w:fmt="numberInDash"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28A78F47" w14:textId="77777777" w:rsidR="00E578F8" w:rsidRDefault="00E578F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="43120E0B" w14:textId="77777777" w:rsidR="003B2FBE" w:rsidRDefault="003B2FBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E1922A6" w14:textId="77777777" w:rsidR="00E578F8" w:rsidRDefault="00E578F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07DC0CC0" w14:textId="77777777" w:rsidR="003B2FBE" w:rsidRDefault="003B2FBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
+  <w:font w:name="Optima">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OfficinaSans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Optima LT Pro">
+    <w:altName w:val="Bahnschrift Light"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2411127A" w14:textId="77777777" w:rsidR="00E578F8" w:rsidRDefault="00E578F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="40B0B951" w14:textId="77777777" w:rsidR="003B2FBE" w:rsidRDefault="003B2FBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68BE9083" w14:textId="77777777" w:rsidR="00E578F8" w:rsidRDefault="00E578F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70CA867F" w14:textId="77777777" w:rsidR="003B2FBE" w:rsidRDefault="003B2FBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12128839" w14:textId="77777777" w:rsidR="00E578F8" w:rsidRDefault="00E578F8">
+  <w:p w14:paraId="774C144E" w14:textId="77777777" w:rsidR="00DA6B59" w:rsidRDefault="00DA6B59">
     <w:pPr>
-      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-      <w:rPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00A72321">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007913CF">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
-[...233 lines deleted...]
-      </mc:AlternateContent>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>- 2 -</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3CB3DCC9" w14:textId="77777777" w:rsidR="00DA6B59" w:rsidRDefault="00DA6B59">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="9540"/>
+      </w:tabs>
+      <w:ind w:right="-82"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C0C0C0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72740FA0" w14:textId="77777777" w:rsidR="00EE1682" w:rsidRPr="009112FD" w:rsidRDefault="00E15B3C" w:rsidP="00132375">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3544"/>
+      </w:tabs>
+      <w:spacing w:line="120" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Optima LT Pro" w:hAnsi="Optima LT Pro"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Optima LT Pro" w:hAnsi="Optima LT Pro"/>
+        <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DFA6607" wp14:editId="6A290876">
+          <wp:extent cx="6114540" cy="714372"/>
+          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:docPr id="2" name="Grafik 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Lehrstuhl für Reformierte Theologie.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6114540" cy="714372"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02DF5EF1"/>
+    <w:nsid w:val="00946867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F9884C2"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="EAFA0FE6"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A70AEF"/>
+    <w:nsid w:val="03212EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="36DC03E0"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="62945542"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12184D43"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:nsid w:val="04502318"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1913" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2633" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4793" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6953" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1954C3"/>
+    <w:nsid w:val="0C4970A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B96DB0A"/>
-[...6 lines deleted...]
-        <w:ind w:left="1664" w:hanging="360"/>
+    <w:tmpl w:val="6594702C"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1912" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2632" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3352" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4072" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4792" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5512" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6232" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6952" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2050618E"/>
+    <w:nsid w:val="0E550199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="844A8BDA"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="FD1CA60C"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CB5452"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+    <w:nsid w:val="125C0E01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02FCC750"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1193" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2633" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4793" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6953" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326F065E"/>
+    <w:nsid w:val="12DA5892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DCF09FD8"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+    <w:tmpl w:val="437425C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1913" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2633" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3353" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4073" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4793" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5513" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6233" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6953" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3A1BAF"/>
+    <w:nsid w:val="14E555B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B3EAF66"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="46E89EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DB2F33"/>
+    <w:nsid w:val="15B4448E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0A76D3FC"/>
+    <w:tmpl w:val="6E4614EA"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1193" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1913" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2633" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3353" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4073" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4793" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5513" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6233" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6953" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C527BAB"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:nsid w:val="1DBC76EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0CA8D3D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1553" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2273" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4433" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6593" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60FE3330"/>
+    <w:nsid w:val="21097E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D3086398"/>
-[...6 lines deleted...]
-        <w:ind w:left="1192" w:hanging="360"/>
+    <w:tmpl w:val="21028A7C"/>
+    <w:lvl w:ilvl="0" w:tplc="E5ECCB4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224E49B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E28D554"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4A25AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC30E75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4E09798"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -14715,597 +13375,5297 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="290207903">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE773CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0B23ED8"/>
+    <w:lvl w:ilvl="0" w:tplc="13E201FC">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304B7B13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65DAE772"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31595878"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34752CF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEEA664E"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378647DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="330E0772"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1117"/>
+        </w:tabs>
+        <w:ind w:left="1117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2B24EA74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1837"/>
+        </w:tabs>
+        <w:ind w:left="1837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2557"/>
+        </w:tabs>
+        <w:ind w:left="2557" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3277"/>
+        </w:tabs>
+        <w:ind w:left="3277" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3997"/>
+        </w:tabs>
+        <w:ind w:left="3997" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4717"/>
+        </w:tabs>
+        <w:ind w:left="4717" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5437"/>
+        </w:tabs>
+        <w:ind w:left="5437" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6157"/>
+        </w:tabs>
+        <w:ind w:left="6157" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6877"/>
+        </w:tabs>
+        <w:ind w:left="6877" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378B1BE8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCD5E86"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE64F050"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416452F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB9E6A0A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45744495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1B879A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C52CA0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47444542"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="376A6C7A"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47926888"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6D2932E"/>
+    <w:lvl w:ilvl="0" w:tplc="1D92C2AA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="492307C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86D2B3B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA44473"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4E8CA5F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B147261"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66F2C79A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B7207A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4860C42"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BFC40CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="506A631A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E136831"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FDA2CF74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50411AA3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1980A966"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="522A6C49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52E31DB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59DE189A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="590F6D7D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34E0ED6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59363113"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A97EB06C"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BDB3474"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E7AB054"/>
+    <w:lvl w:ilvl="0" w:tplc="85E6CFEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1437"/>
+        </w:tabs>
+        <w:ind w:left="1437" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2157"/>
+        </w:tabs>
+        <w:ind w:left="2157" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2877"/>
+        </w:tabs>
+        <w:ind w:left="2877" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3597"/>
+        </w:tabs>
+        <w:ind w:left="3597" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4317"/>
+        </w:tabs>
+        <w:ind w:left="4317" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5037"/>
+        </w:tabs>
+        <w:ind w:left="5037" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5757"/>
+        </w:tabs>
+        <w:ind w:left="5757" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6477"/>
+        </w:tabs>
+        <w:ind w:left="6477" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE04A71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41C4564A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F2315E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D1E142C"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E1700F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25CA31B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="639D417B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD32A6AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68677835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94065926"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECD0A4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ABC3B26"/>
+    <w:lvl w:ilvl="0" w:tplc="000F0407">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="00190407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="001B0407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="000F0407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="00190407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="001B0407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="000F0407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00190407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="001B0407" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7483207F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6E240D8"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="769B65D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48A8CFDA"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7858253E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F7856B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04070011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D0A2BA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75F00C90"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB42729"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D3E6284"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E5425EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77D48FD0"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2024277360">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="184904038">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1924145461">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="280185440">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="885458618">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="868227106">
+  <w:num w:numId="6" w16cid:durableId="477765270">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1874995705">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="156727393">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1264992038">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="929964914">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1175414045">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1866093938">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1315987783">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="747187447">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1350522824">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="973608325">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="247424758">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1101529280">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="929698289">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1501849067">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1398476612">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="981889020">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1287857311">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1145854572">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1583030594">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="494611633">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2022778900">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1449159283">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1143548140">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1096484778">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1272932590">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1330596769">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="708921223">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1977907905">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1922444551">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1838496084">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1210259825">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="572592067">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="215165238">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1270746818">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1457143237">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1276135613">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="472911782">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1481997705">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="162164443">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1721635659">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1281911961">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1740204699">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1439107512">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="49" w16cid:durableId="1673800988">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1853370135">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="50" w16cid:durableId="596251221">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:drawingGridHorizontalSpacing w:val="91"/>
+  <w:drawingGridVerticalSpacing w:val="91"/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00815032"/>
-[...73 lines deleted...]
-    <w:rsid w:val="002C1E73"/>
+    <w:rsidRoot w:val="00EE7CD4"/>
+    <w:rsid w:val="0000731F"/>
+    <w:rsid w:val="000103D3"/>
+    <w:rsid w:val="000124BC"/>
+    <w:rsid w:val="00014614"/>
+    <w:rsid w:val="00022796"/>
+    <w:rsid w:val="0003011B"/>
+    <w:rsid w:val="000350C1"/>
+    <w:rsid w:val="00037BD2"/>
+    <w:rsid w:val="000446B5"/>
+    <w:rsid w:val="00050843"/>
+    <w:rsid w:val="00052802"/>
+    <w:rsid w:val="00053959"/>
+    <w:rsid w:val="00054F0C"/>
+    <w:rsid w:val="000628AA"/>
+    <w:rsid w:val="00063185"/>
+    <w:rsid w:val="0007011E"/>
+    <w:rsid w:val="00071F54"/>
+    <w:rsid w:val="00080D27"/>
+    <w:rsid w:val="0008558A"/>
+    <w:rsid w:val="000A2D1A"/>
+    <w:rsid w:val="000A481B"/>
+    <w:rsid w:val="000A5F5F"/>
+    <w:rsid w:val="000A63CE"/>
+    <w:rsid w:val="000A6EFB"/>
+    <w:rsid w:val="000B3344"/>
+    <w:rsid w:val="000C1D81"/>
+    <w:rsid w:val="000C6515"/>
+    <w:rsid w:val="000D2279"/>
+    <w:rsid w:val="000D7B87"/>
+    <w:rsid w:val="000E6039"/>
+    <w:rsid w:val="000F29A2"/>
+    <w:rsid w:val="000F6C13"/>
+    <w:rsid w:val="00106091"/>
+    <w:rsid w:val="00115FF4"/>
+    <w:rsid w:val="00120C28"/>
+    <w:rsid w:val="00122D6A"/>
+    <w:rsid w:val="00125619"/>
+    <w:rsid w:val="00132375"/>
+    <w:rsid w:val="00135A25"/>
+    <w:rsid w:val="00140455"/>
+    <w:rsid w:val="00140D0A"/>
+    <w:rsid w:val="001425CE"/>
+    <w:rsid w:val="00150746"/>
+    <w:rsid w:val="0015198D"/>
+    <w:rsid w:val="0015281B"/>
+    <w:rsid w:val="0015281E"/>
+    <w:rsid w:val="00161B3E"/>
+    <w:rsid w:val="00163BD8"/>
+    <w:rsid w:val="00173C78"/>
+    <w:rsid w:val="00174BE5"/>
+    <w:rsid w:val="0017531E"/>
+    <w:rsid w:val="00180D35"/>
+    <w:rsid w:val="00185C51"/>
+    <w:rsid w:val="0018648C"/>
+    <w:rsid w:val="00190F35"/>
+    <w:rsid w:val="00191F34"/>
+    <w:rsid w:val="001931F1"/>
+    <w:rsid w:val="00194590"/>
+    <w:rsid w:val="001A6C6B"/>
+    <w:rsid w:val="001A6D66"/>
+    <w:rsid w:val="001B363E"/>
+    <w:rsid w:val="001C0330"/>
+    <w:rsid w:val="001C4801"/>
+    <w:rsid w:val="001D3AA1"/>
+    <w:rsid w:val="001F5DCE"/>
+    <w:rsid w:val="00211B3B"/>
+    <w:rsid w:val="00222D17"/>
+    <w:rsid w:val="00223F1B"/>
+    <w:rsid w:val="002241C4"/>
+    <w:rsid w:val="00250569"/>
+    <w:rsid w:val="00256AEA"/>
+    <w:rsid w:val="00266B12"/>
+    <w:rsid w:val="0026733C"/>
+    <w:rsid w:val="0027676F"/>
+    <w:rsid w:val="00277460"/>
+    <w:rsid w:val="002848AE"/>
+    <w:rsid w:val="00294E6A"/>
+    <w:rsid w:val="002A2160"/>
+    <w:rsid w:val="002A7A7C"/>
+    <w:rsid w:val="002B1A12"/>
+    <w:rsid w:val="002C271E"/>
     <w:rsid w:val="002C3BFC"/>
-    <w:rsid w:val="002C73B6"/>
-[...319 lines deleted...]
-    <w:rsid w:val="00FF472E"/>
+    <w:rsid w:val="002C66B6"/>
+    <w:rsid w:val="002D2404"/>
+    <w:rsid w:val="002D3D7E"/>
+    <w:rsid w:val="002E1A10"/>
+    <w:rsid w:val="002F1129"/>
+    <w:rsid w:val="002F5DB4"/>
+    <w:rsid w:val="003072E7"/>
+    <w:rsid w:val="003201F1"/>
+    <w:rsid w:val="0034234E"/>
+    <w:rsid w:val="00342DEF"/>
+    <w:rsid w:val="00354556"/>
+    <w:rsid w:val="00356BE3"/>
+    <w:rsid w:val="00361A8E"/>
+    <w:rsid w:val="00367579"/>
+    <w:rsid w:val="00371D91"/>
+    <w:rsid w:val="0037490C"/>
+    <w:rsid w:val="00377E08"/>
+    <w:rsid w:val="00390C01"/>
+    <w:rsid w:val="0039160A"/>
+    <w:rsid w:val="00391D36"/>
+    <w:rsid w:val="003B2FBE"/>
+    <w:rsid w:val="003B38DB"/>
+    <w:rsid w:val="003B51B6"/>
+    <w:rsid w:val="003B677D"/>
+    <w:rsid w:val="003C2DDC"/>
+    <w:rsid w:val="003C574E"/>
+    <w:rsid w:val="003C7F5F"/>
+    <w:rsid w:val="003D3227"/>
+    <w:rsid w:val="003D365D"/>
+    <w:rsid w:val="003D4383"/>
+    <w:rsid w:val="003D5F33"/>
+    <w:rsid w:val="003D682C"/>
+    <w:rsid w:val="003E0C56"/>
+    <w:rsid w:val="003E5F8D"/>
+    <w:rsid w:val="003E6B3B"/>
+    <w:rsid w:val="003F0D97"/>
+    <w:rsid w:val="003F2A02"/>
+    <w:rsid w:val="003F3F64"/>
+    <w:rsid w:val="003F5763"/>
+    <w:rsid w:val="004017B5"/>
+    <w:rsid w:val="004270D5"/>
+    <w:rsid w:val="00435CA1"/>
+    <w:rsid w:val="0044203D"/>
+    <w:rsid w:val="004426F6"/>
+    <w:rsid w:val="00442CF4"/>
+    <w:rsid w:val="00443585"/>
+    <w:rsid w:val="004575A7"/>
+    <w:rsid w:val="00463DE6"/>
+    <w:rsid w:val="00465B8D"/>
+    <w:rsid w:val="00477360"/>
+    <w:rsid w:val="00486746"/>
+    <w:rsid w:val="004A037C"/>
+    <w:rsid w:val="004A105A"/>
+    <w:rsid w:val="004A7137"/>
+    <w:rsid w:val="004B223D"/>
+    <w:rsid w:val="004B70D9"/>
+    <w:rsid w:val="004C091A"/>
+    <w:rsid w:val="004C6AFC"/>
+    <w:rsid w:val="004C7456"/>
+    <w:rsid w:val="004D150F"/>
+    <w:rsid w:val="004E2F9C"/>
+    <w:rsid w:val="00505101"/>
+    <w:rsid w:val="00505919"/>
+    <w:rsid w:val="0052016C"/>
+    <w:rsid w:val="0052499A"/>
+    <w:rsid w:val="0053505D"/>
+    <w:rsid w:val="0054574E"/>
+    <w:rsid w:val="005467F6"/>
+    <w:rsid w:val="00550B24"/>
+    <w:rsid w:val="005538BE"/>
+    <w:rsid w:val="00555092"/>
+    <w:rsid w:val="0055660A"/>
+    <w:rsid w:val="00556D98"/>
+    <w:rsid w:val="0056119D"/>
+    <w:rsid w:val="00573F34"/>
+    <w:rsid w:val="0058003A"/>
+    <w:rsid w:val="0058516E"/>
+    <w:rsid w:val="00586566"/>
+    <w:rsid w:val="0058723C"/>
+    <w:rsid w:val="00595AEB"/>
+    <w:rsid w:val="00596924"/>
+    <w:rsid w:val="005B2218"/>
+    <w:rsid w:val="005C155D"/>
+    <w:rsid w:val="005C64E0"/>
+    <w:rsid w:val="005D03AD"/>
+    <w:rsid w:val="005D3A96"/>
+    <w:rsid w:val="005D463C"/>
+    <w:rsid w:val="005E7BC7"/>
+    <w:rsid w:val="005F65DF"/>
+    <w:rsid w:val="005F7056"/>
+    <w:rsid w:val="00611255"/>
+    <w:rsid w:val="00611623"/>
+    <w:rsid w:val="006220AE"/>
+    <w:rsid w:val="00623F13"/>
+    <w:rsid w:val="0062591A"/>
+    <w:rsid w:val="006323F8"/>
+    <w:rsid w:val="00636C5F"/>
+    <w:rsid w:val="0064271A"/>
+    <w:rsid w:val="006509EF"/>
+    <w:rsid w:val="006635AD"/>
+    <w:rsid w:val="00674BA1"/>
+    <w:rsid w:val="006773C4"/>
+    <w:rsid w:val="00687681"/>
+    <w:rsid w:val="0069097B"/>
+    <w:rsid w:val="00693361"/>
+    <w:rsid w:val="0069381A"/>
+    <w:rsid w:val="006A2620"/>
+    <w:rsid w:val="006A2AD1"/>
+    <w:rsid w:val="006B1567"/>
+    <w:rsid w:val="006B1C76"/>
+    <w:rsid w:val="006B2A35"/>
+    <w:rsid w:val="006B5B42"/>
+    <w:rsid w:val="006B7B05"/>
+    <w:rsid w:val="006C0130"/>
+    <w:rsid w:val="006D1AA4"/>
+    <w:rsid w:val="006E6007"/>
+    <w:rsid w:val="006E73F2"/>
+    <w:rsid w:val="006F367A"/>
+    <w:rsid w:val="006F4945"/>
+    <w:rsid w:val="0070107E"/>
+    <w:rsid w:val="00703BDF"/>
+    <w:rsid w:val="00707295"/>
+    <w:rsid w:val="00711CDD"/>
+    <w:rsid w:val="00715CEB"/>
+    <w:rsid w:val="007230E8"/>
+    <w:rsid w:val="007254C5"/>
+    <w:rsid w:val="0073082E"/>
+    <w:rsid w:val="0074653D"/>
+    <w:rsid w:val="00754101"/>
+    <w:rsid w:val="0075533C"/>
+    <w:rsid w:val="00757FDF"/>
+    <w:rsid w:val="00766062"/>
+    <w:rsid w:val="00771A37"/>
+    <w:rsid w:val="00781CAD"/>
+    <w:rsid w:val="007820C1"/>
+    <w:rsid w:val="007833EC"/>
+    <w:rsid w:val="00787A4D"/>
+    <w:rsid w:val="007913CF"/>
+    <w:rsid w:val="007965DA"/>
+    <w:rsid w:val="007A4B74"/>
+    <w:rsid w:val="007A5007"/>
+    <w:rsid w:val="007B11BF"/>
+    <w:rsid w:val="007B2DFA"/>
+    <w:rsid w:val="007B3170"/>
+    <w:rsid w:val="007B3E5B"/>
+    <w:rsid w:val="007C2480"/>
+    <w:rsid w:val="007C45AA"/>
+    <w:rsid w:val="007C57F0"/>
+    <w:rsid w:val="007C7432"/>
+    <w:rsid w:val="007D0169"/>
+    <w:rsid w:val="007D02CD"/>
+    <w:rsid w:val="007D4A7E"/>
+    <w:rsid w:val="007D61B0"/>
+    <w:rsid w:val="007E2254"/>
+    <w:rsid w:val="007F1ACD"/>
+    <w:rsid w:val="007F2BE1"/>
+    <w:rsid w:val="008017A5"/>
+    <w:rsid w:val="00801EED"/>
+    <w:rsid w:val="0080684C"/>
+    <w:rsid w:val="008117D8"/>
+    <w:rsid w:val="00815985"/>
+    <w:rsid w:val="0081799A"/>
+    <w:rsid w:val="0082519D"/>
+    <w:rsid w:val="00827266"/>
+    <w:rsid w:val="008316B1"/>
+    <w:rsid w:val="00833A51"/>
+    <w:rsid w:val="008366C8"/>
+    <w:rsid w:val="008372CA"/>
+    <w:rsid w:val="00840672"/>
+    <w:rsid w:val="008413D9"/>
+    <w:rsid w:val="00851447"/>
+    <w:rsid w:val="008654AA"/>
+    <w:rsid w:val="00872FA1"/>
+    <w:rsid w:val="0087565B"/>
+    <w:rsid w:val="0088290C"/>
+    <w:rsid w:val="00890DC8"/>
+    <w:rsid w:val="00892785"/>
+    <w:rsid w:val="0089427B"/>
+    <w:rsid w:val="00895D88"/>
+    <w:rsid w:val="00897648"/>
+    <w:rsid w:val="008A2B36"/>
+    <w:rsid w:val="008A37BC"/>
+    <w:rsid w:val="008B328F"/>
+    <w:rsid w:val="008C1A1B"/>
+    <w:rsid w:val="008D0103"/>
+    <w:rsid w:val="008D52E6"/>
+    <w:rsid w:val="008E04FF"/>
+    <w:rsid w:val="008F4C41"/>
+    <w:rsid w:val="00900BFA"/>
+    <w:rsid w:val="00903D81"/>
+    <w:rsid w:val="009105EB"/>
+    <w:rsid w:val="00910B37"/>
+    <w:rsid w:val="009112FD"/>
+    <w:rsid w:val="00913496"/>
+    <w:rsid w:val="00915643"/>
+    <w:rsid w:val="009163C5"/>
+    <w:rsid w:val="009222AB"/>
+    <w:rsid w:val="009275C3"/>
+    <w:rsid w:val="00931E32"/>
+    <w:rsid w:val="00934FE6"/>
+    <w:rsid w:val="00936086"/>
+    <w:rsid w:val="009445AF"/>
+    <w:rsid w:val="00950646"/>
+    <w:rsid w:val="00954194"/>
+    <w:rsid w:val="009606A8"/>
+    <w:rsid w:val="009622FE"/>
+    <w:rsid w:val="00965FC4"/>
+    <w:rsid w:val="009668EC"/>
+    <w:rsid w:val="00970B6C"/>
+    <w:rsid w:val="00977F13"/>
+    <w:rsid w:val="00981131"/>
+    <w:rsid w:val="0098371E"/>
+    <w:rsid w:val="009923C8"/>
+    <w:rsid w:val="00993370"/>
+    <w:rsid w:val="009A0A94"/>
+    <w:rsid w:val="009A4985"/>
+    <w:rsid w:val="009A67DC"/>
+    <w:rsid w:val="009D10A6"/>
+    <w:rsid w:val="009E396D"/>
+    <w:rsid w:val="009E4B2E"/>
+    <w:rsid w:val="009E6296"/>
+    <w:rsid w:val="009F4C64"/>
+    <w:rsid w:val="009F5256"/>
+    <w:rsid w:val="009F654E"/>
+    <w:rsid w:val="009F7BFC"/>
+    <w:rsid w:val="00A00FD8"/>
+    <w:rsid w:val="00A01AFE"/>
+    <w:rsid w:val="00A0428B"/>
+    <w:rsid w:val="00A20E5E"/>
+    <w:rsid w:val="00A27124"/>
+    <w:rsid w:val="00A36121"/>
+    <w:rsid w:val="00A3716B"/>
+    <w:rsid w:val="00A43A15"/>
+    <w:rsid w:val="00A43A35"/>
+    <w:rsid w:val="00A50AC6"/>
+    <w:rsid w:val="00A53F02"/>
+    <w:rsid w:val="00A54C22"/>
+    <w:rsid w:val="00A54ED3"/>
+    <w:rsid w:val="00A55CFF"/>
+    <w:rsid w:val="00A72321"/>
+    <w:rsid w:val="00A75828"/>
+    <w:rsid w:val="00A83078"/>
+    <w:rsid w:val="00A83827"/>
+    <w:rsid w:val="00A9275F"/>
+    <w:rsid w:val="00A962FE"/>
+    <w:rsid w:val="00A9784B"/>
+    <w:rsid w:val="00AA341C"/>
+    <w:rsid w:val="00AA5228"/>
+    <w:rsid w:val="00AA6DF6"/>
+    <w:rsid w:val="00AB5D42"/>
+    <w:rsid w:val="00AC2204"/>
+    <w:rsid w:val="00AC5DC8"/>
+    <w:rsid w:val="00AC6832"/>
+    <w:rsid w:val="00AE6467"/>
+    <w:rsid w:val="00AE79AB"/>
+    <w:rsid w:val="00AF1160"/>
+    <w:rsid w:val="00B05300"/>
+    <w:rsid w:val="00B06756"/>
+    <w:rsid w:val="00B20211"/>
+    <w:rsid w:val="00B4498F"/>
+    <w:rsid w:val="00B46C10"/>
+    <w:rsid w:val="00B52F7C"/>
+    <w:rsid w:val="00B56967"/>
+    <w:rsid w:val="00B973B5"/>
+    <w:rsid w:val="00BA0B0F"/>
+    <w:rsid w:val="00BB2315"/>
+    <w:rsid w:val="00BB2349"/>
+    <w:rsid w:val="00BB3D85"/>
+    <w:rsid w:val="00BC4144"/>
+    <w:rsid w:val="00BD76D8"/>
+    <w:rsid w:val="00BE26F5"/>
+    <w:rsid w:val="00BE60B8"/>
+    <w:rsid w:val="00BF458C"/>
+    <w:rsid w:val="00C024A6"/>
+    <w:rsid w:val="00C026B0"/>
+    <w:rsid w:val="00C07225"/>
+    <w:rsid w:val="00C07AB3"/>
+    <w:rsid w:val="00C1213E"/>
+    <w:rsid w:val="00C16696"/>
+    <w:rsid w:val="00C21EF8"/>
+    <w:rsid w:val="00C2428E"/>
+    <w:rsid w:val="00C25669"/>
+    <w:rsid w:val="00C27817"/>
+    <w:rsid w:val="00C37F05"/>
+    <w:rsid w:val="00C54855"/>
+    <w:rsid w:val="00C6061D"/>
+    <w:rsid w:val="00C66AFA"/>
+    <w:rsid w:val="00C72AFF"/>
+    <w:rsid w:val="00C75C60"/>
+    <w:rsid w:val="00C826DA"/>
+    <w:rsid w:val="00CA1BE0"/>
+    <w:rsid w:val="00CA5063"/>
+    <w:rsid w:val="00CB2390"/>
+    <w:rsid w:val="00CB76CE"/>
+    <w:rsid w:val="00CB77CA"/>
+    <w:rsid w:val="00CC62A6"/>
+    <w:rsid w:val="00CD1CEF"/>
+    <w:rsid w:val="00CD2760"/>
+    <w:rsid w:val="00CD2EF6"/>
+    <w:rsid w:val="00CD7702"/>
+    <w:rsid w:val="00CE1AFE"/>
+    <w:rsid w:val="00CE64D5"/>
+    <w:rsid w:val="00D007BC"/>
+    <w:rsid w:val="00D01FAB"/>
+    <w:rsid w:val="00D13C89"/>
+    <w:rsid w:val="00D24F2F"/>
+    <w:rsid w:val="00D25852"/>
+    <w:rsid w:val="00D3141B"/>
+    <w:rsid w:val="00D338F5"/>
+    <w:rsid w:val="00D35365"/>
+    <w:rsid w:val="00D3675F"/>
+    <w:rsid w:val="00D36B6A"/>
+    <w:rsid w:val="00D51A0D"/>
+    <w:rsid w:val="00D6389C"/>
+    <w:rsid w:val="00D66124"/>
+    <w:rsid w:val="00D721A4"/>
+    <w:rsid w:val="00D816AF"/>
+    <w:rsid w:val="00D85404"/>
+    <w:rsid w:val="00D8768A"/>
+    <w:rsid w:val="00D9581B"/>
+    <w:rsid w:val="00DA6B59"/>
+    <w:rsid w:val="00DA6F6A"/>
+    <w:rsid w:val="00DB698A"/>
+    <w:rsid w:val="00DC7733"/>
+    <w:rsid w:val="00DC773F"/>
+    <w:rsid w:val="00DC7746"/>
+    <w:rsid w:val="00DD3311"/>
+    <w:rsid w:val="00DE027A"/>
+    <w:rsid w:val="00DE1C21"/>
+    <w:rsid w:val="00DE34F9"/>
+    <w:rsid w:val="00DE51DB"/>
+    <w:rsid w:val="00DF5AB7"/>
+    <w:rsid w:val="00E11065"/>
+    <w:rsid w:val="00E143B2"/>
+    <w:rsid w:val="00E15B3C"/>
+    <w:rsid w:val="00E170A5"/>
+    <w:rsid w:val="00E22EB4"/>
+    <w:rsid w:val="00E31508"/>
+    <w:rsid w:val="00E37CA2"/>
+    <w:rsid w:val="00E465BA"/>
+    <w:rsid w:val="00E54CEC"/>
+    <w:rsid w:val="00E61005"/>
+    <w:rsid w:val="00E66236"/>
+    <w:rsid w:val="00E66377"/>
+    <w:rsid w:val="00E6672D"/>
+    <w:rsid w:val="00E75015"/>
+    <w:rsid w:val="00E85EF5"/>
+    <w:rsid w:val="00E95EFA"/>
+    <w:rsid w:val="00E968F4"/>
+    <w:rsid w:val="00EA3858"/>
+    <w:rsid w:val="00EB1AE7"/>
+    <w:rsid w:val="00EB672E"/>
+    <w:rsid w:val="00EC6B5F"/>
+    <w:rsid w:val="00EC73EE"/>
+    <w:rsid w:val="00ED2276"/>
+    <w:rsid w:val="00EE147F"/>
+    <w:rsid w:val="00EE1682"/>
+    <w:rsid w:val="00EE7CD4"/>
+    <w:rsid w:val="00EF0522"/>
+    <w:rsid w:val="00EF2435"/>
+    <w:rsid w:val="00EF7E46"/>
+    <w:rsid w:val="00F127B3"/>
+    <w:rsid w:val="00F13639"/>
+    <w:rsid w:val="00F21ED3"/>
+    <w:rsid w:val="00F271A6"/>
+    <w:rsid w:val="00F45010"/>
+    <w:rsid w:val="00F611C1"/>
+    <w:rsid w:val="00F622CE"/>
+    <w:rsid w:val="00F661FF"/>
+    <w:rsid w:val="00F7189F"/>
+    <w:rsid w:val="00F76438"/>
+    <w:rsid w:val="00F81BD5"/>
+    <w:rsid w:val="00F87BDF"/>
+    <w:rsid w:val="00F96656"/>
+    <w:rsid w:val="00FA074F"/>
+    <w:rsid w:val="00FA4135"/>
+    <w:rsid w:val="00FA7690"/>
+    <w:rsid w:val="00FB68DD"/>
+    <w:rsid w:val="00FC18AA"/>
+    <w:rsid w:val="00FC2925"/>
+    <w:rsid w:val="00FD149F"/>
+    <w:rsid w:val="00FE1369"/>
+    <w:rsid w:val="00FF2A34"/>
+    <w:rsid w:val="00FF6E8A"/>
+    <w:rsid w:val="00FF7A4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="undOvr"/>
+    <m:naryLim m:val="subSup"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="61C1D572"/>
-  <w15:docId w15:val="{D7D2F44E-B240-4C92-A92D-41A4EAE1B7C2}"/>
+  <w14:docId w14:val="36E76E89"/>
+  <w15:docId w15:val="{62A046E5-F06C-4F35-A879-E9E3BF7CDC9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15385,161 +18745,161 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Revision" w:uiPriority="71"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="73" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="66" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="68" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="70"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -15609,558 +18969,1123 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0023102B"/>
+    <w:rsid w:val="00D3141B"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift1Zchn"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006B4E5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Optima" w:eastAsia="Times" w:hAnsi="Optima"/>
+      <w:color w:val="C0C0C0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OfficinaSans" w:hAnsi="OfficinaSans"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OfficinaSans" w:hAnsi="OfficinaSans"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="480" w:line="280" w:lineRule="exact"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF33EC"/>
+    <w:link w:val="KopfzeileZchn"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="HelleListe">
-[...3 lines deleted...]
-    <w:rsid w:val="00013318"/>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Optima" w:eastAsia="Times" w:hAnsi="Optima"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Seitenzahl">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Briefkopfadresse">
+    <w:name w:val="Briefkopfadresse"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:framePr w:wrap="notBeside" w:vAnchor="page" w:hAnchor="text" w:y="3369"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:val="de-DE" w:eastAsia="zh-TW"/>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:kern w:val="18"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...74 lines deleted...]
-    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Optima" w:hAnsi="Optima"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="397"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="397" w:hanging="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Optima" w:hAnsi="Optima"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnotenzeichen">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="397"/>
+        <w:tab w:val="left" w:pos="794"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="794"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Optima" w:hAnsi="Optima"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="397"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="320" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Max">
+    <w:name w:val="Max."/>
+    <w:rsid w:val="000869AB"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textkrper21">
+    <w:name w:val="Textkörper 21"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="000869AB"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="320" w:lineRule="exact"/>
+      <w:ind w:left="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:link w:val="Fuzeile"/>
+    <w:rsid w:val="00F04D6F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00013318"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00356BE3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00013318"/>
+    <w:rsid w:val="00356BE3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D3141B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D3141B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:rsid w:val="000C6515"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A4082"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D02CD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D02CD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D02CD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="72"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E2F9C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="singleline">
+    <w:name w:val="singleline"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="008D52E6"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D52E6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="text-gray-800">
+    <w:name w:val="text-gray-800"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="000A6EFB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-Formularbeginn">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="z-FormularbeginnZchn"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009606A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-FormularbeginnZchn">
+    <w:name w:val="z-Formularbeginn Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="z-Formularbeginn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009606A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-Formularende">
+    <w:name w:val="HTML Bottom of Form"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="z-FormularendeZchn"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009606A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="z-FormularendeZchn">
+    <w:name w:val="z-Formularende Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="z-Formularende"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009606A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholder">
+    <w:name w:val="placeholder"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="009606A8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00753B11"/>
+    <w:rsid w:val="00851447"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="HelleSchattierung">
-[...140 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="994256826">
+    <w:div w:id="459762845">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1430587149">
+    <w:div w:id="660696542">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="674889796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="701904631">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="812908661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1236861827">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="137848484">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1069157610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="877208320">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1265335263">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="86771909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="788546868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1960187653">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="646325417">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="260720779">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="986663248">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1382289711">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="2004428011">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="555287919">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="85882799">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1851287663">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1596211024">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="1342708633">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1990356478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="686636636">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="47345062">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1251887146">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1348558682">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1535075222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1751923200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2056464938">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\voss53\Desktop\Briefk&#246;pfe\Briefk&#246;pfe\PI_Muster_Januar_2019.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Farben Uni Göttingen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="005F9B"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="50A5D2"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="153268"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="3B3B3A"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="0096D2"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="EAE2D8"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="F6F4F0"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="575756"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0033CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="6600CC"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16288,82 +20213,98 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{919F858D-9BDB-4699-83DA-C552AE196E52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>PI_Muster_Januar_2019</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1724</Words>
-  <Characters>10868</Characters>
+  <Words>1701</Words>
+  <Characters>10912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>#VornameNachname#</vt:lpstr>
       <vt:lpstr>#VornameNachname#</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12567</CharactersWithSpaces>
+  <CharactersWithSpaces>12588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>#VornameNachname#</dc:title>
-  <dc:creator>Heinzemann, Joerg</dc:creator>
+  <dc:subject/>
+  <dc:creator>Lange, Regina</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>